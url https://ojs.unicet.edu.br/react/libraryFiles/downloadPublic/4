--- v0 (2025-10-28)
+++ v1 (2026-04-12)
@@ -1,12655 +1,3480 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
-    <w:p w14:paraId="7D8C3C12" w14:textId="1C474593" w:rsidR="00C57F1A" w:rsidRDefault="002A515B" w:rsidP="002A515B">
+    <w:p w14:paraId="6CB1ED82" w14:textId="18C6873D" w:rsidR="00920FBA" w:rsidRDefault="00920FBA" w:rsidP="009E290E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6915"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:right="-425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="555EF3CE" wp14:editId="37025DDC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-1570990</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-146908</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="8115300" cy="861695"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="71755"/>
+                <wp:wrapNone/>
+                <wp:docPr id="414835101" name="Agrupar 42"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="8115300" cy="861695"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="8115300" cy="861695"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="2006921605" name="Retângulo 7"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="8115300" cy="798394"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln w="19050">
+                            <a:solidFill>
+                              <a:schemeClr val="accent6">
+                                <a:lumMod val="75000"/>
+                              </a:schemeClr>
+                            </a:solidFill>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="2">
+                            <a:schemeClr val="accent6"/>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:schemeClr val="lt1"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:schemeClr val="accent6"/>
+                          </a:effectRef>
+                          <a:fontRef idx="minor">
+                            <a:schemeClr val="dk1"/>
+                          </a:fontRef>
+                        </wps:style>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="7AD2D843" w14:textId="21238B15" w:rsidR="002A69E4" w:rsidRPr="000C51BC" w:rsidRDefault="002A69E4" w:rsidP="000C51BC">
+                              <w:pPr>
+                                <w:ind w:left="851" w:right="-6"/>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:color w:val="008000"/>
+                                  <w:sz w:val="36"/>
+                                  <w:szCs w:val="36"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="000C51BC">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:color w:val="008000"/>
+                                  <w:sz w:val="36"/>
+                                  <w:szCs w:val="36"/>
+                                </w:rPr>
+                                <w:t>REVISTA ARTE, CIÊNCIA E TECNOLOGIA</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="1F6A3B63" w14:textId="77777777" w:rsidR="002A69E4" w:rsidRPr="000C51BC" w:rsidRDefault="002A69E4" w:rsidP="000C51BC">
+                              <w:pPr>
+                                <w:ind w:left="851" w:right="-8"/>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="000C51BC">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">Homepage: </w:t>
+                              </w:r>
+                              <w:hyperlink r:id="rId8" w:history="1">
+                                <w:r w:rsidRPr="000C51BC">
+                                  <w:rPr>
+                                    <w:rStyle w:val="Hyperlink"/>
+                                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:t>https://ojs.unicet.edu.br/react</w:t>
+                                </w:r>
+                              </w:hyperlink>
+                              <w:r w:rsidRPr="000C51BC">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="4974F8F7" w14:textId="5F296ED5" w:rsidR="002A69E4" w:rsidRPr="000C51BC" w:rsidRDefault="00674352" w:rsidP="000C51BC">
+                              <w:pPr>
+                                <w:ind w:left="851" w:right="-8"/>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">                      </w:t>
+                              </w:r>
+                              <w:r w:rsidR="002A69E4" w:rsidRPr="000C51BC">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                                <w:t>ISSN: 2674-9157</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1636258592" name="Caixa de Texto 1"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="6505576" y="586853"/>
+                            <a:ext cx="1427798" cy="270398"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln w="19050"/>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:schemeClr val="accent4"/>
+                          </a:lnRef>
+                          <a:fillRef idx="3">
+                            <a:schemeClr val="accent4"/>
+                          </a:fillRef>
+                          <a:effectRef idx="3">
+                            <a:schemeClr val="accent4"/>
+                          </a:effectRef>
+                          <a:fontRef idx="minor">
+                            <a:schemeClr val="lt1"/>
+                          </a:fontRef>
+                        </wps:style>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="52238761" w14:textId="5697C2D9" w:rsidR="00FB5CB9" w:rsidRPr="004E0CB8" w:rsidRDefault="00FB5CB9" w:rsidP="003603CD">
+                              <w:pPr>
+                                <w:ind w:left="210"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="68"/>
+                                  <w:szCs w:val="68"/>
+                                  <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                                    <w14:schemeClr w14:val="dk1">
+                                      <w14:alpha w14:val="60000"/>
+                                    </w14:schemeClr>
+                                  </w14:shadow>
+                                  <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                    <w14:noFill/>
+                                    <w14:prstDash w14:val="solid"/>
+                                    <w14:round/>
+                                  </w14:textOutline>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="004E0CB8">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:b/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                                <w:t>Artigo</w:t>
+                              </w:r>
+                              <w:r w:rsidR="000C51BC">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:b/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> de </w:t>
+                              </w:r>
+                              <w:r w:rsidR="00A325B5" w:rsidRPr="00A325B5">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:b/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                  <w:highlight w:val="yellow"/>
+                                </w:rPr>
+                                <w:t>xxxxxx</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="33206805" name="Seta: Pentágono 41"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="6362701" y="586637"/>
+                            <a:ext cx="318770" cy="275058"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="homePlate">
+                            <a:avLst>
+                              <a:gd name="adj" fmla="val 60013"/>
+                            </a:avLst>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="008000"/>
+                          </a:solidFill>
+                          <a:ln w="19050">
+                            <a:solidFill>
+                              <a:srgbClr val="008000"/>
+                            </a:solidFill>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="2">
+                            <a:schemeClr val="accent1">
+                              <a:shade val="15000"/>
+                            </a:schemeClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:schemeClr val="accent1"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:schemeClr val="accent1"/>
+                          </a:effectRef>
+                          <a:fontRef idx="minor">
+                            <a:schemeClr val="lt1"/>
+                          </a:fontRef>
+                        </wps:style>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="555EF3CE" id="Agrupar 42" o:spid="_x0000_s1026" style="position:absolute;margin-left:-123.7pt;margin-top:-11.55pt;width:639pt;height:67.85pt;z-index:251664384;mso-width-relative:margin;mso-height-relative:margin" coordsize="81153,8616" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBumFHwIgQAAOEOAAAOAAAAZHJzL2Uyb0RvYy54bWzkV9tu4zYQfS/QfyD03lgX62IhziLNNkGB&#10;7K6xSbHPNEVdWopUSTpW+jftr+yPdUhKsps4buB2gWL7YvMyM5wZzjkcnb/pW4YeqFSN4EsvOPM9&#10;RDkRRcOrpffT/fV3mYeUxrzATHC69B6p8t5cfPvN+bbLaShqwQoqERjhKt92S6/WustnM0Vq2mJ1&#10;JjrKYbMUssUaprKaFRJvwXrLZqHvJ7OtkEUnBaFKwepbt+ldWPtlSYn+UJaKasSWHvim7a+0v2vz&#10;O7s4x3klcVc3ZHADn+BFixsOh06m3mKN0UY2z0y1DZFCiVKfEdHORFk2hNoYIJrAfxLNjRSbzsZS&#10;5duqm9IEqX2Sp5PNkvcPN7K761YSMrHtKsiFnZlY+lK25h+8RL1N2eOUMtprRGAxC4I48iGzBPay&#10;JEgWscspqSHxz9RI/cNxxdl47Owvzmw7KA+1y4D6Zxm4q3FHbWJVDhlYSdQUS8/U0yIMEj/2EMct&#10;VOtHqj//wasNEyg1YRk3QH5Kl8oVZO6kXKWLLFrMjdEpZJx3UukbKlpkBktPQvnaqsIPt0o70VHE&#10;HMo42gLoFn7sWzElWFNcN4yZTQshesUkesBQ/JgQynVi5dimfScKt57GPlyfsz2pWKf2rIGLjMOi&#10;id9FbEf6kVHnx0daQgqhHkLniIHv87PdKYyDtFErwdNJMTikyHQwuDbIGjVqYT0pDqEfO3HSsKcK&#10;rifltuFCHjq5+GU62cmP0buYTfi6X/cQkRmuRfEIRSSF4xfVkesGbvAWK73CEggFAAIkqT/AT8kE&#10;XJoYRh6qhfzt0LqRhyqHXQ9tgaCWnvp1gyX1EPuRQ/0vgvncMJqdzOM0hInc31nv7/BNeyWgDAKg&#10;447YoZHXbByWUrSfgEsvzamwhTmBs5ce0XKcXGlHnMDGhF5eWjFgsQ7rW37XEWPcJNhU6H3/Cctu&#10;KGMNZPFejJjD+ZNqdrJGk4vLjRZlY0t9l9ch9YB/l+0vTgRBEiVhnMWLcCSCK9z0GBUU3UMsAtna&#10;MA4OZIB0/72A6p/WX6CFJPbjOE08BGQZZ0kWR6a8oaQHUgzmYQrE4Ng0TP0Ixg40IxeP8D+BIYwh&#10;4/NxAB+B08hWhwEcHYKRY51R8WUQv0L5BBDv0ccxEFvyn67uK8ay/t8hOYpCP8l2D/od1ThHK3gJ&#10;P/9eCS7QfLr3V73rhhhSH0jUATiJbFuwA3AUZGkK7Gm6oRCe1vhv8FuLlq4Y1qYZGYjRDKpiaEBw&#10;8bOHypbBEwKvOEp8P7CUAQ+yZVGA9K5rMJp7jzZMZLWeGgDfz/Ze+v1O4Xgb8Rob/0p/MHQANQaa&#10;tS1L8GJrcpiBDrYQjoHsLYOXLzPQEd4blb8MA33FfPMf6x3sJwV8R1nQDN985kNtf27fyN2X6cWf&#10;AAAA//8DAFBLAwQUAAYACAAAACEAz89mSOIAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrD&#10;MAyG74O9g9Fgt9Z20mUji1NK2XYqg7WDsZubqEloLIfYTdK3n3Nab7/Qx69P2XoyLRuwd40lBXIp&#10;gCEVtmyoUvB9eF+8AHNeU6lbS6jgig7W+f1dptPSjvSFw95XLJSQS7WC2vsu5dwVNRrtlrZDCruT&#10;7Y32YewrXvZ6DOWm5ZEQCTe6oXCh1h1uayzO+4tR8DHqcRPLt2F3Pm2vv4enz5+dRKUeH6bNKzCP&#10;k/+HYdYP6pAHp6O9UOlYq2ARrZ5XgZ1TLIHNiIhFAuwYkowS4HnGb7/I/wAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBumFHwIgQAAOEOAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDPz2ZI4gAAAA0BAAAPAAAAAAAAAAAAAAAAAHwGAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAiwcAAAAA&#10;">
+                <v:rect id="Retângulo 7" o:spid="_x0000_s1027" style="position:absolute;width:81153;height:7983;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAj1ug5ygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NawIx&#10;FMTvhf4P4QneaqKiuFujlFI/eqtfB2+PzetucPOybKJu//tGKPQ4zMxvmPmyc7W4URusZw3DgQJB&#10;XHhjudRwPKxeZiBCRDZYeyYNPxRguXh+mmNu/J13dNvHUiQIhxw1VDE2uZShqMhhGPiGOHnfvnUY&#10;k2xLaVq8J7ir5UipqXRoOS1U2NB7RcVlf3UabObVyX4cdr5bjyef26/x+ZpttO73urdXEJG6+B/+&#10;a2+NhgcxGw2nagKPT+kPyMUvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACPW6DnKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" fillcolor="white [3201]" strokecolor="#538135 [2409]" strokeweight="1.5pt">
+                  <v:textbox>
+                    <w:txbxContent>
+                      <w:p w14:paraId="7AD2D843" w14:textId="21238B15" w:rsidR="002A69E4" w:rsidRPr="000C51BC" w:rsidRDefault="002A69E4" w:rsidP="000C51BC">
+                        <w:pPr>
+                          <w:ind w:left="851" w:right="-6"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:color w:val="008000"/>
+                            <w:sz w:val="36"/>
+                            <w:szCs w:val="36"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="000C51BC">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:color w:val="008000"/>
+                            <w:sz w:val="36"/>
+                            <w:szCs w:val="36"/>
+                          </w:rPr>
+                          <w:t>REVISTA ARTE, CIÊNCIA E TECNOLOGIA</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="1F6A3B63" w14:textId="77777777" w:rsidR="002A69E4" w:rsidRPr="000C51BC" w:rsidRDefault="002A69E4" w:rsidP="000C51BC">
+                        <w:pPr>
+                          <w:ind w:left="851" w:right="-8"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="000C51BC">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">Homepage: </w:t>
+                        </w:r>
+                        <w:hyperlink r:id="rId9" w:history="1">
+                          <w:r w:rsidRPr="000C51BC">
+                            <w:rPr>
+                              <w:rStyle w:val="Hyperlink"/>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>https://ojs.unicet.edu.br/react</w:t>
+                          </w:r>
+                        </w:hyperlink>
+                        <w:r w:rsidRPr="000C51BC">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="4974F8F7" w14:textId="5F296ED5" w:rsidR="002A69E4" w:rsidRPr="000C51BC" w:rsidRDefault="00674352" w:rsidP="000C51BC">
+                        <w:pPr>
+                          <w:ind w:left="851" w:right="-8"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">                      </w:t>
+                        </w:r>
+                        <w:r w:rsidR="002A69E4" w:rsidRPr="000C51BC">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                          <w:t>ISSN: 2674-9157</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect"/>
+                </v:shapetype>
+                <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:65055;top:5868;width:14278;height:2704;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDXebF8xgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NSsNA&#10;EL4LvsMygjc7abQhxm6LCBbBk1VzHrJjNpqdDdltE316VxB6nO9/1tvZ9erIY+i8aFguMlAsjTed&#10;tBreXh+vSlAhkhjqvbCGbw6w3ZyfrakyfpIXPu5jq1KIhIo02BiHCjE0lh2FhR9YEvfhR0cxnWOL&#10;ZqQphbse8ywr0FEnqcHSwA+Wm6/9wWnA55vav9PnhDuKP4cSa7tb1lpfXsz3d6Aiz/Ek/nc/mTS/&#10;uC7yVbm6zeHvpwQAbn4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA13mxfMYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" fillcolor="#ffc310 [3031]" stroked="f" strokeweight="1.5pt">
+                  <v:fill color2="#fcbd00 [3175]" rotate="t" colors="0 #ffc746;.5 #ffc600;1 #e5b600" focus="100%" type="gradient">
+                    <o:fill v:ext="view" type="gradientUnscaled"/>
+                  </v:fill>
+                  <v:shadow on="t" color="black" opacity="41287f" offset="0,1.5pt"/>
+                  <v:textbox>
+                    <w:txbxContent>
+                      <w:p w14:paraId="52238761" w14:textId="5697C2D9" w:rsidR="00FB5CB9" w:rsidRPr="004E0CB8" w:rsidRDefault="00FB5CB9" w:rsidP="003603CD">
+                        <w:pPr>
+                          <w:ind w:left="210"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="68"/>
+                            <w:szCs w:val="68"/>
+                            <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                              <w14:schemeClr w14:val="dk1">
+                                <w14:alpha w14:val="60000"/>
+                              </w14:schemeClr>
+                            </w14:shadow>
+                            <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                              <w14:noFill/>
+                              <w14:prstDash w14:val="solid"/>
+                              <w14:round/>
+                            </w14:textOutline>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="004E0CB8">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:b/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                          <w:t>Artigo</w:t>
+                        </w:r>
+                        <w:r w:rsidR="000C51BC">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:b/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> de </w:t>
+                        </w:r>
+                        <w:r w:rsidR="00A325B5" w:rsidRPr="00A325B5">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:b/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                            <w:highlight w:val="yellow"/>
+                          </w:rPr>
+                          <w:t>xxxxxx</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <v:shapetype id="_x0000_t15" coordsize="21600,21600" o:spt="15" adj="16200" path="m@0,l,,,21600@0,21600,21600,10800xe">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="val #0"/>
+                    <v:f eqn="prod #0 1 2"/>
+                  </v:formulas>
+                  <v:path gradientshapeok="t" o:connecttype="custom" o:connectlocs="@1,0;0,10800;@1,21600;21600,10800" o:connectangles="270,180,90,0" textboxrect="0,0,10800,21600;0,0,16200,21600;0,0,21600,21600"/>
+                  <v:handles>
+                    <v:h position="#0,topLeft" xrange="0,21600"/>
+                  </v:handles>
+                </v:shapetype>
+                <v:shape id="Seta: Pentágono 41" o:spid="_x0000_s1029" type="#_x0000_t15" style="position:absolute;left:63627;top:5866;width:3187;height:2750;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCUPRrKygAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BTwIx&#10;FITvJv6H5plwk1YQxJVClKDhAAfAhOvL9rm7sX1d2wKrv96akHiczMw3mem8c1acKMTGs4a7vgJB&#10;XHrTcKXhff96OwERE7JB65k0fFOE+ez6aoqF8Wfe0mmXKpEhHAvUUKfUFlLGsiaHse9b4ux9+OAw&#10;ZRkqaQKeM9xZOVBqLB02nBdqbGlRU/m5OzoNh5flKOxt8/Z1qOxPWNPjQ3u/0bp30z0/gUjUpf/w&#10;pb0yGobDgRpP1Aj+HuU3IGe/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJQ9GsrKAAAA&#10;4QAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" adj="10415" fillcolor="green" strokecolor="green" strokeweight="1.5pt"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49E74A9C" w14:textId="3A24617F" w:rsidR="00920FBA" w:rsidRDefault="00920FBA" w:rsidP="009E290E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6915"/>
+        </w:tabs>
+        <w:ind w:right="-425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58A1ADE3" w14:textId="77777777" w:rsidR="00920FBA" w:rsidRDefault="00920FBA" w:rsidP="009E290E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6915"/>
+        </w:tabs>
+        <w:ind w:right="-425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C4CEE9A" w14:textId="40B5C800" w:rsidR="009E290E" w:rsidRDefault="009E290E" w:rsidP="009E290E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6915"/>
+        </w:tabs>
+        <w:ind w:right="-425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="089B9147" w14:textId="77777777" w:rsidR="00920FBA" w:rsidRPr="0048627C" w:rsidRDefault="00920FBA" w:rsidP="004115F7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4583E4B7" w14:textId="3C8B91EF" w:rsidR="0048627C" w:rsidRPr="0048627C" w:rsidRDefault="00B92C18" w:rsidP="00C93743">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>TÍTULO EM PORTUGUES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F44652" w14:textId="77777777" w:rsidR="0048627C" w:rsidRPr="0048627C" w:rsidRDefault="0048627C" w:rsidP="00C93743">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A510DF6" w14:textId="074BEB92" w:rsidR="0048627C" w:rsidRPr="0048627C" w:rsidRDefault="00B92C18" w:rsidP="0048627C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>TÍTULO EM INGLES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="637C9E03" w14:textId="77777777" w:rsidR="0048627C" w:rsidRPr="0048627C" w:rsidRDefault="0048627C" w:rsidP="00C93743">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="771F148C" w14:textId="67145B47" w:rsidR="0048627C" w:rsidRPr="0048627C" w:rsidRDefault="00B92C18" w:rsidP="00674352">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nome completo do autor</w:t>
+      </w:r>
+      <w:r w:rsidR="0048627C" w:rsidRPr="0048627C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidR="0048627C" w:rsidRPr="0048627C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nome completo do autor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048627C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0048627C" w:rsidRPr="0048627C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidR="0048627C" w:rsidRPr="0048627C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nome completo do autor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048627C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0048627C" w:rsidRPr="0048627C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C5B362" w14:textId="77777777" w:rsidR="0048627C" w:rsidRPr="007D2DDD" w:rsidRDefault="0048627C" w:rsidP="00FC6268">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07AEE0DD" w14:textId="42A58F0A" w:rsidR="00867C11" w:rsidRDefault="00C93743" w:rsidP="00EE3360">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A7308">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7544D9BD" wp14:editId="21CFC00C">
-[...2 lines deleted...]
-                <wp:docPr id="2053366344" name="Retângulo 7"/>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09ACCE35" wp14:editId="01E20690">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>34925</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5768975" cy="6134100"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="11815545" name="Caixa de Texto 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5768975" cy="6134100"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="02A49666" w14:textId="2B5F07C3" w:rsidR="001D29D6" w:rsidRPr="0048627C" w:rsidRDefault="001D29D6" w:rsidP="00FC6268">
+                            <w:pPr>
+                              <w:pBdr>
+                                <w:bottom w:val="single" w:sz="12" w:space="1" w:color="538135" w:themeColor="accent6" w:themeShade="BF"/>
+                              </w:pBdr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0048627C">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>RESUMO</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7F2A810C" w14:textId="77777777" w:rsidR="001D29D6" w:rsidRPr="0048627C" w:rsidRDefault="001D29D6" w:rsidP="00FC6268">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:bCs/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="4FAF7814" w14:textId="17D65E9D" w:rsidR="0048627C" w:rsidRPr="0048627C" w:rsidRDefault="00B92C18" w:rsidP="0048627C">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>Resumo em português com até 205 palavras</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0048627C" w:rsidRPr="0048627C">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="199E747B" w14:textId="77777777" w:rsidR="0048627C" w:rsidRPr="007D2DDD" w:rsidRDefault="0048627C" w:rsidP="0048627C">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="645820F3" w14:textId="04933360" w:rsidR="00B63EC6" w:rsidRPr="0048627C" w:rsidRDefault="0048627C" w:rsidP="0048627C">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0048627C">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>Palavras-chave:</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0048627C">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B92C18">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>No mínimo 3 e no máximo 5 palavras chave</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0048627C">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7ACE382B" w14:textId="77777777" w:rsidR="0048627C" w:rsidRPr="007D2DDD" w:rsidRDefault="0048627C" w:rsidP="00FC6268">
+                            <w:pPr>
+                              <w:contextualSpacing/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:bCs/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="6A1F2A3F" w14:textId="77777777" w:rsidR="001D29D6" w:rsidRPr="0048627C" w:rsidRDefault="001D29D6" w:rsidP="00FC6268">
+                            <w:pPr>
+                              <w:pBdr>
+                                <w:bottom w:val="single" w:sz="12" w:space="1" w:color="538135" w:themeColor="accent6" w:themeShade="BF"/>
+                              </w:pBdr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:bCs/>
+                                <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0048627C">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>ABSTRACT</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="48A4AB72" w14:textId="77777777" w:rsidR="001D29D6" w:rsidRPr="0048627C" w:rsidRDefault="001D29D6" w:rsidP="00FC6268">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:bCs/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="7925E918" w14:textId="12A51F6F" w:rsidR="00B92C18" w:rsidRPr="0048627C" w:rsidRDefault="00B92C18" w:rsidP="00B92C18">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Resumo em </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>inglês</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> com até 205 palavras</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0048627C">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="614EB93A" w14:textId="5DA0B3FD" w:rsidR="0048627C" w:rsidRPr="0048627C" w:rsidRDefault="0048627C" w:rsidP="0048627C">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0048627C">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2424D7D0" w14:textId="77777777" w:rsidR="0048627C" w:rsidRPr="007D2DDD" w:rsidRDefault="0048627C" w:rsidP="0048627C">
+                            <w:pPr>
+                              <w:contextualSpacing/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="1C22546C" w14:textId="61BB8CC8" w:rsidR="0048627C" w:rsidRPr="0048627C" w:rsidRDefault="0048627C" w:rsidP="0048627C">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:bCs/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0048627C">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Keywords: </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B92C18">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">No mínimo 3 e no máximo 5 </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B92C18">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:bCs/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>k</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B92C18" w:rsidRPr="00B92C18">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:bCs/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>eywords</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B92C18">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:bCs/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="09ACCE35" id="Caixa de Texto 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:2.75pt;width:454.25pt;height:483pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPFHsVFgIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817Jc20kEy4GbwEUB&#10;IwngFDnTFGkRELksSVtyv75Lyq+mPRW9UMvd1T5mhrP7TjdkL5xXYEqaD4aUCMOhUmZb0u+vy0+3&#10;lPjATMUaMKKkB+Hp/fzjh1lrCzGCGppKOIJFjC9aW9I6BFtkmee10MwPwAqDQQlOs4BXt80qx1qs&#10;rptsNBxOsxZcZR1w4T16H/sgnaf6UgoenqX0IpCmpDhbSKdL5yae2XzGiq1jtlb8OAb7hyk0Uwab&#10;nks9ssDIzqk/SmnFHXiQYcBBZyCl4iLtgNvkw3fbrGtmRdoFwfH2DJP/f2X5035tXxwJ3RfokMAI&#10;SGt94dEZ9+mk0/GLkxKMI4SHM2yiC4Sjc3Izvb27mVDCMTbNP4/zYQI2u/xunQ9fBWgSjZI65CXB&#10;xfYrH7Alpp5SYjcDS9U0iZvG/ObAxOjJLjNGK3SbjqiqpKPT/BuoDriWg55xb/lSYesV8+GFOaQY&#10;N0HZhmc8ZANtSeFoUVKD+/k3f8xH5DFKSYuSKan/sWNOUNJ8M8jJXT4eR42ly3hyM8KLu45sriNm&#10;px8AVZnjA7E8mTE/NCdTOtBvqO5F7IohZjj2Lmk4mQ+hFzK+Di4Wi5SEqrIsrMza8lg6YheBfe3e&#10;mLNH9AMS9wQncbHiHQl9bo/6YhdAqsRQxLlH9Qg/KjIRd3w9UfLX95R1eePzXwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAL9NKXvbAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrkbjR&#10;dRGBNsSpKhBXKsqPxM2Nt0lEvI5itwlv3+UEt1nNauabYj35Tp1oiG1gA4u5BkVcBddybeD97fl6&#10;CSomy852gcnAD0VYl7OLwuYujPxKp12qlYRwzK2BJqU+R4xVQ97GeeiJxTuEwdsk51CjG+wo4b7D&#10;G63v0NuWpaGxPT02VH3vjt7Ax8vh6/NWb+snn/VjmDSyX6ExV5fT5gFUoin9PcMvvqBDKUz7cGQX&#10;VWdAhiQDWQZKzJVeitiLuF9kgGWB//HLMwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBP&#10;FHsVFgIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQC/TSl72wAAAAYBAAAPAAAAAAAAAAAAAAAAAHAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="02A49666" w14:textId="2B5F07C3" w:rsidR="001D29D6" w:rsidRPr="0048627C" w:rsidRDefault="001D29D6" w:rsidP="00FC6268">
+                      <w:pPr>
+                        <w:pBdr>
+                          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="538135" w:themeColor="accent6" w:themeShade="BF"/>
+                        </w:pBdr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0048627C">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>RESUMO</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7F2A810C" w14:textId="77777777" w:rsidR="001D29D6" w:rsidRPr="0048627C" w:rsidRDefault="001D29D6" w:rsidP="00FC6268">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:bCs/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="4FAF7814" w14:textId="17D65E9D" w:rsidR="0048627C" w:rsidRPr="0048627C" w:rsidRDefault="00B92C18" w:rsidP="0048627C">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>Resumo em português com até 205 palavras</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0048627C" w:rsidRPr="0048627C">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="199E747B" w14:textId="77777777" w:rsidR="0048627C" w:rsidRPr="007D2DDD" w:rsidRDefault="0048627C" w:rsidP="0048627C">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="10"/>
+                          <w:szCs w:val="10"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="645820F3" w14:textId="04933360" w:rsidR="00B63EC6" w:rsidRPr="0048627C" w:rsidRDefault="0048627C" w:rsidP="0048627C">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0048627C">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>Palavras-chave:</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0048627C">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B92C18">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>No mínimo 3 e no máximo 5 palavras chave</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0048627C">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7ACE382B" w14:textId="77777777" w:rsidR="0048627C" w:rsidRPr="007D2DDD" w:rsidRDefault="0048627C" w:rsidP="00FC6268">
+                      <w:pPr>
+                        <w:contextualSpacing/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Trebuchet MS" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:bCs/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="6A1F2A3F" w14:textId="77777777" w:rsidR="001D29D6" w:rsidRPr="0048627C" w:rsidRDefault="001D29D6" w:rsidP="00FC6268">
+                      <w:pPr>
+                        <w:pBdr>
+                          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="538135" w:themeColor="accent6" w:themeShade="BF"/>
+                        </w:pBdr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:bCs/>
+                          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0048627C">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>ABSTRACT</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="48A4AB72" w14:textId="77777777" w:rsidR="001D29D6" w:rsidRPr="0048627C" w:rsidRDefault="001D29D6" w:rsidP="00FC6268">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:bCs/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="7925E918" w14:textId="12A51F6F" w:rsidR="00B92C18" w:rsidRPr="0048627C" w:rsidRDefault="00B92C18" w:rsidP="00B92C18">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Resumo em </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>inglês</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> com até 205 palavras</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0048627C">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="614EB93A" w14:textId="5DA0B3FD" w:rsidR="0048627C" w:rsidRPr="0048627C" w:rsidRDefault="0048627C" w:rsidP="0048627C">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0048627C">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2424D7D0" w14:textId="77777777" w:rsidR="0048627C" w:rsidRPr="007D2DDD" w:rsidRDefault="0048627C" w:rsidP="0048627C">
+                      <w:pPr>
+                        <w:contextualSpacing/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:sz w:val="10"/>
+                          <w:szCs w:val="10"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="1C22546C" w14:textId="61BB8CC8" w:rsidR="0048627C" w:rsidRPr="0048627C" w:rsidRDefault="0048627C" w:rsidP="0048627C">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:bCs/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0048627C">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Keywords: </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B92C18">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">No mínimo 3 e no máximo 5 </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B92C18">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:bCs/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>k</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B92C18" w:rsidRPr="00B92C18">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:bCs/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>eywords</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B92C18">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:bCs/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00DD3454" w:rsidRPr="00DD3454">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="12C12D36" wp14:editId="1D0038B3">
+                <wp:extent cx="5780599" cy="6057900"/>
+                <wp:effectExtent l="0" t="0" r="10795" b="19050"/>
+                <wp:docPr id="162908342" name="Retângulo: Cantos Arredondados 37"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1188648" cy="1430188"/>
+                          <a:ext cx="5780599" cy="6057900"/>
                         </a:xfrm>
-                        <a:prstGeom prst="rect">
-                          <a:avLst/>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst>
+                            <a:gd name="adj" fmla="val 3712"/>
+                          </a:avLst>
                         </a:prstGeom>
-                        <a:ln w="38100">
-[...5 lines deleted...]
-                        </a:ln>
+                        <a:noFill/>
+                        <a:ln w="19050"/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent6"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent6"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
-                      <wps:txbx>
-[...75 lines deleted...]
-                      </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="7544D9BD" id="Retângulo 7" o:spid="_x0000_s1026" style="width:93.6pt;height:112.6pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1X5AnqAIAAJoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r7YTN82COkXQosOA&#10;bi3aDj0rspQYk0RNUuJkj7NX2YuNkh03aIsdhl1sUfz481Ekzy92WpGtcL4BU9HiJKdEGA51Y1YV&#10;/fZ4/WFKiQ/M1EyBERXdC08v5u/fnbd2JkawBlULR9CJ8bPWVnQdgp1lmedroZk/ASsMKiU4zQKK&#10;bpXVjrXoXatslOeTrAVXWwdceI+3V52SzpN/KQUPt1J6EYiqKOYW0tel7zJ+s/k5m60cs+uG92mw&#10;f8hCs8Zg0MHVFQuMbFzzypVuuAMPMpxw0BlI2XCROCCbIn/B5mHNrEhcsDjeDmXy/88t/7q9c6Sp&#10;KzrKT8fjyWRclpQYpvGt7kX4/cusNgrIWSxUa/0M8Q/2zvWSx2NkvZNOxz/yIbtU3P1QXLELhONl&#10;UUynkxLbgaOuKMc5ytFr9mxunQ+fBGgSDxV1+HqpqGx740MHPUBiNGVIW9HxtMjzBPOgmvq6USoq&#10;UweJS+XIluHbM86FCZOEUxv9Beru/uw0R+vO92CSkjryhikqg5exAB3ldAp7Jbo87oXEGiLJUZdI&#10;7N7XsbsoyiA6mknMdDAs3jJUoehT67HRTKSuHgx76n+LOFikqGDCYKwbA+6tyPX3IXKHP7DvOEf6&#10;YbfcIaN4XEK9xy5y0I2Xt/y6wRe8YT7cMYfzhJOHOyLc4kcqwEeD/kTJGtzPt+4jHtsctZS0OJ8V&#10;9T82zAlK1GeDA/CxKMs40EkoT89GKLhjzfJYYzb6ErANCtxGlqdjxAd1OEoH+glXySJGRRUzHGNX&#10;lAd3EC5DtzdwGXGxWCQYDrFl4cY8WB6dxwLHDn3cPTFn+zYOOAFf4TDLbPaimztstDSw2ASQTWr1&#10;57r2pccFkPqyX1ZxwxzLCfW8Uud/AAAA//8DAFBLAwQUAAYACAAAACEAT66tKNsAAAAFAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBi9iNC9oSsylSFQ8epFXxOs2OSUh2NmSnbfz3&#10;br3Uy8DjPd77plhOvld7GmMb2MLNLANFXAXXcm3h4/35egEqCrLDPjBZ+KEIy/L8rMDchQOvab+R&#10;WqUSjjlaaESGXOtYNeQxzsJAnLzvMHqUJMdauxEPqdz32mTZnfbYclpocKBVQ1W32XkLqy89f3yS&#10;9ZX+fHHd6xtmVIXO2suL6eEelNAkpzAc8RM6lIlpG3bsouotpEfk7x69xdyA2low5taALgv9n778&#10;BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHVfkCeoAgAAmgUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAE+urSjbAAAABQEAAA8AAAAAAAAAAAAA&#10;AAAAAgUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAKBgAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#538135 [2409]" strokeweight="3pt">
-[...76 lines deleted...]
-                </v:textbox>
+              <v:roundrect w14:anchorId="45E7F326" id="Retângulo: Cantos Arredondados 37" o:spid="_x0000_s1026" style="width:455.15pt;height:477pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" arcsize="2433f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDuOcpeAIAADkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7tJCSERGxSBqCoh&#10;QEDF2Xhtsq3tccdONumvZ+xsNmmbU9WLd2bn+/mNLy7X1rCVwtCAq/jgpORMOQl1494q/u355tM5&#10;ZyEKVwsDTlV8owK/nH38cNH6qRrCAkytkFESF6atr/giRj8tiiAXyopwAl45MmpAKyKp+FbUKFrK&#10;bk0xLMuzogWsPYJUIdDf662Rz3J+rZWM91oHFZmpOPUW84n5fE1nMbsQ0zcUftHIrg3xD11Y0Tgq&#10;2qe6FlGwJTZ/pbKNRAig44kEW4DWjVR5BppmUP4xzdNCeJVnIXCC72EK/y+tvFs9+QckGFofpoHE&#10;NMVao01f6o+tM1ibHiy1jkzSz9H4vBxNJpxJsp2Vo/GkzHAW+3CPIX5RYFkSKo6wdPUjXUlGSqxu&#10;Q8yQ1cwJS9wQ9XfOtDV0ASth2OfxYJjuhxJ2viTtUqZABzeNMfkGjWMt0W9SjrY97IfJUtwYlSKM&#10;e1SaNTW1P8xNZJ6pK4OMKlIHUioXz7qq2TuFaSrTBw6OBZo46II63xSmMv/6wPJY4O8V+4hcFVzs&#10;g23jAI8lqH/0lbf+BNjBzEl8hXrzgAxhy/7g5U1DF3IrQnwQSGjTYtAKx3s6tAECEjqJswXgr2P/&#10;kz+xkKyctbQ+FQ8/lwIVZ+arI35OBqenad+ycjoaD0nBQ8vrocUt7RUQ/gN6LLzMYvKPZidqBPtC&#10;mz5PVckknKTaFZcRd8pV3K41vRVSzefZjXbMi3jrnrxMyROqiUDP6xeBvmNlJELfwW7VOq5tabf3&#10;TZEO5ssIuonJuMe1U2g/M1W7tyQ9AId69tq/eLN3AAAA//8DAFBLAwQUAAYACAAAACEAlhwOxNwA&#10;AAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuFE7PKo2xKkqUE6IV6h6duMl&#10;iYjXIXbS8O9ZuMBlNatZzXybbWbXiQmH0HrSkCwUCKTK25ZqDbu34mIFIkRD1nSeUMMXBtjkpyeZ&#10;Sa0/0itOZawFh1BIjYYmxj6VMlQNOhMWvkdi790PzkReh1rawRw53HXyUqmldKYlbmhMj3cNVh/l&#10;6DS4x+2+LKaXpH/G9XL1ef+UPBSj1udn8/YWRMQ5/h3DDz6jQ85MBz+SDaLTwI/E38neOlFXIA4s&#10;bq4VyDyT/+nzbwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCDuOcpeAIAADkFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWHA7E3AAAAAUBAAAP&#10;AAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" filled="f" strokecolor="#70ad47 [3209]" strokeweight="1.5pt">
+                <v:stroke joinstyle="miter"/>
                 <w10:anchorlock/>
-              </v:rect>
+              </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="00867C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EFA276C" w14:textId="78A90843" w:rsidR="00867C11" w:rsidRPr="00867C11" w:rsidRDefault="00867C11" w:rsidP="00917C54">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">INTRODUÇÃO </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC74336" w14:textId="77777777" w:rsidR="00867C11" w:rsidRPr="007D2DDD" w:rsidRDefault="00867C11" w:rsidP="002B6D59">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FCF54B2" w14:textId="77777777" w:rsidR="0012782E" w:rsidRDefault="007D2DDD" w:rsidP="0012782E">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D2DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0012782E" w:rsidRPr="0012782E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>A seção de Introdução deve apresentar, de forma clara, objetiva e contextualizada, o tema central do estudo, situando-o no campo científico ao qual está vinculado. É fundamental que o autor delimite o problema de pesquisa, evidencie sua relevância teórica e/ou prática e explicite as lacunas existentes na literatura que justificam a realização do estudo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B6A6079" w14:textId="77777777" w:rsidR="0012782E" w:rsidRDefault="0012782E" w:rsidP="0012782E">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="618AAE33" w14:textId="77777777" w:rsidR="0012782E" w:rsidRDefault="0012782E" w:rsidP="0012782E">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Recomenda-se que a introdução seja construída com base em referências atualizadas e/ou clássicas de reconhecida relevância na área, assegurando o embasamento científico necessário. Além disso, deve-se estabelecer uma progressão lógica das ideias, partindo de uma contextualização mais ampla até a definição específica do objeto de investigação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48625742" w14:textId="77777777" w:rsidR="0012782E" w:rsidRDefault="0012782E" w:rsidP="0012782E">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="095BB90E" w14:textId="2049C048" w:rsidR="0012782E" w:rsidRPr="0012782E" w:rsidRDefault="0012782E" w:rsidP="0012782E">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Ao final da seção, é imprescindível apresentar de forma explícita o objetivo do estudo, podendo, quando pertinente, incluir hipóteses ou questões norteadoras da pesquisa. A redação deve ser coesa, precisa e evitar descrições excessivamente extensas ou desvios do foco principal do trabalho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE324F1" w14:textId="1ED6F87F" w:rsidR="007D2DDD" w:rsidRPr="007D2DDD" w:rsidRDefault="007D2DDD" w:rsidP="0012782E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E0D0745" w14:textId="77777777" w:rsidR="007D2DDD" w:rsidRPr="007D2DDD" w:rsidRDefault="007D2DDD" w:rsidP="007D2DDD">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc206489978"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc212754169"/>
+      <w:r w:rsidRPr="007D2DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>2 MATERIAIS E MÉTODOS</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="002A69E4">
-[...283 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="0507868F" w14:textId="60778039" w:rsidR="008B7652" w:rsidRDefault="00A66E1D" w:rsidP="008B7652">
-      <w:pPr>
+    <w:p w14:paraId="64DCB41C" w14:textId="77777777" w:rsidR="007D2DDD" w:rsidRDefault="007D2DDD" w:rsidP="007D2DDD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CB5B445" w14:textId="77777777" w:rsidR="0012782E" w:rsidRPr="0012782E" w:rsidRDefault="0012782E" w:rsidP="0012782E">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="apple-tab-span"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>A seção de Materiais e Métodos deve descrever, de forma clara, detalhada e reprodutível, todos os procedimentos adotados na condução do estudo, permitindo que outros pesquisadores possam replicá-lo. As informações devem ser apresentadas com rigor científico, organização lógica e precisão técnica, conforme o tipo de delineamento adotado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D1A769" w14:textId="77777777" w:rsidR="0012782E" w:rsidRPr="0012782E" w:rsidRDefault="0012782E" w:rsidP="0012782E">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="apple-tab-span"/>
+        </w:rPr>
+        <w:t>estudos originais</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, recomenda-se a descrição dos seguintes elementos: delineamento da pesquisa (experimental, observacional, transversal, longitudinal, entre outros); caracterização da amostra (critérios de inclusão e exclusão, tamanho amostral e forma de recrutamento); contexto e local do estudo; instrumentos e materiais utilizados (com validação, quando aplicável); procedimentos de coleta de dados; e métodos de análise estatística, incluindo testes utilizados, nível de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>significância e softwares empregados. Estudos envolvendo seres humanos ou animais devem obrigatoriamente apresentar aprovação por Comitê de Ética em Pesquisa, com indicação do número do parecer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43105A29" w14:textId="77777777" w:rsidR="0012782E" w:rsidRPr="0012782E" w:rsidRDefault="0012782E" w:rsidP="0012782E">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t>TITULO DO ARTIGO</w:t>
+        </w:rPr>
+        <w:t>estudos de revisão narrativa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, a seção deve explicitar o tema abordado, a justificativa da revisão, as fontes de informação utilizadas (bases de dados, livros, documentos), bem como os critérios gerais de seleção e análise das referências. Embora não exija protocolo rígido, é importante apresentar transparência na escolha dos materiais e na construção da síntese teórica.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="130204C4" w14:textId="77777777" w:rsidR="008B7652" w:rsidRDefault="008B7652" w:rsidP="008B7652">
-      <w:pPr>
+    <w:p w14:paraId="655FA9C3" w14:textId="77777777" w:rsidR="0012782E" w:rsidRPr="0012782E" w:rsidRDefault="0012782E" w:rsidP="0012782E">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="apple-tab-span"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t>revisões integrativas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, deve-se detalhar as etapas do processo metodológico, incluindo: formulação da questão de pesquisa; definição dos descritores e/ou palavras-chave; bases de dados consultadas; critérios de inclusão e exclusão; período de busca; processo de seleção dos estudos (triagem, elegibilidade e inclusão); e forma de análise e síntese dos dados. Recomenda-se explicitar a estratégia de busca e, quando possível, apresentar fluxograma do processo.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7B1F9446" w14:textId="05883858" w:rsidR="00A66E1D" w:rsidRDefault="00A66E1D" w:rsidP="00A66E1D">
-      <w:pPr>
+    <w:p w14:paraId="22009A00" w14:textId="77777777" w:rsidR="0012782E" w:rsidRPr="0012782E" w:rsidRDefault="0012782E" w:rsidP="0012782E">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="apple-tab-span"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="apple-tab-span"/>
+        </w:rPr>
+        <w:t>revisões sistemáticas com metanálise</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, a metodologia deve seguir protocolos reconhecidos internacionalmente, como o PRISMA. Deve-se incluir: registro do protocolo (quando houver); definição clara da pergunta de pesquisa (ex.: estratégia PICO); estratégias de busca completas em múltiplas bases de dados; critérios de elegibilidade; processo de seleção dos estudos (com descrição do número de revisores e resolução de conflitos); avaliação da qualidade metodológica e risco de viés; métodos de extração dos dados; e procedimentos estatísticos da metanálise, incluindo medidas de efeito, modelos utilizados (fixo ou aleatório), heterogeneidade (ex.: I²), análise de sensibilidade e viés de publicação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C20A4A8" w14:textId="77777777" w:rsidR="0012782E" w:rsidRDefault="0012782E" w:rsidP="0012782E">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Em todos os tipos de estudo, a redação deve prezar pela objetividade, clareza e rigor metodológico, evitando ambiguidades e garantindo a transparência do processo científico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D2F7017" w14:textId="77777777" w:rsidR="0012782E" w:rsidRDefault="0012782E" w:rsidP="0012782E">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C7BAD3A" w14:textId="77777777" w:rsidR="0012782E" w:rsidRPr="0012782E" w:rsidRDefault="0012782E" w:rsidP="0012782E">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0677837A" w14:textId="77777777" w:rsidR="0012782E" w:rsidRPr="007D2DDD" w:rsidRDefault="0012782E" w:rsidP="007D2DDD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D1A3ADA" w14:textId="77777777" w:rsidR="007D2DDD" w:rsidRPr="007D2DDD" w:rsidRDefault="007D2DDD" w:rsidP="007D2DDD">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D2DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">3 RESULTADOS E DISCUSSÃO </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61326222" w14:textId="77777777" w:rsidR="007D2DDD" w:rsidRDefault="007D2DDD" w:rsidP="007D2DDD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D2DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A3F65CE" w14:textId="77777777" w:rsidR="0012782E" w:rsidRPr="0012782E" w:rsidRDefault="0012782E" w:rsidP="0012782E">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A seção de Resultados e Discussão pode ser apresentada de forma integrada ou em seções separadas, conforme a natureza do estudo e a preferência dos autores, desde que mantida a clareza e a coerência na exposição das informações.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D316A6C" w14:textId="77777777" w:rsidR="0012782E" w:rsidRPr="0012782E" w:rsidRDefault="0012782E" w:rsidP="0012782E">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rStyle w:val="apple-tab-span"/>
+        </w:rPr>
+        <w:t>Resultados</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, os achados do estudo devem ser apresentados de maneira objetiva, organizada e lógica, priorizando a clareza na exposição dos dados. Recomenda-se o uso de tabelas, quadros, gráficos e figuras para facilitar a compreensão, evitando a repetição desnecessária de informações já apresentadas nesses elementos. Os dados devem ser descritos sem interpretações extensas neste momento, destacando os principais achados de forma direta e alinhada aos objetivos da pesquisa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BCCA23A" w14:textId="77777777" w:rsidR="0012782E" w:rsidRPr="0012782E" w:rsidRDefault="0012782E" w:rsidP="0012782E">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> EM INGLES</w:t>
+        </w:rPr>
+        <w:t>Discussão</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, os resultados devem ser interpretados à luz da literatura científica, estabelecendo relações com estudos anteriores, sejam eles convergentes ou divergentes. É fundamental que o autor demonstre capacidade analítica e crítica, discutindo as implicações teóricas e/ou práticas dos achados, bem como suas contribuições para a área do conhecimento.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0150C502" w14:textId="77777777" w:rsidR="008B7652" w:rsidRDefault="008B7652" w:rsidP="008B7652">
-[...3 lines deleted...]
-        <w:jc w:val="right"/>
+    <w:p w14:paraId="0478619E" w14:textId="77777777" w:rsidR="0012782E" w:rsidRPr="0012782E" w:rsidRDefault="0012782E" w:rsidP="0012782E">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>estudos originais</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, recomenda-se discutir os resultados em relação às hipóteses ou questões de pesquisa, apontando possíveis explicações para os achados, limitações metodológicas do estudo e sugestões para pesquisas futuras.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7D62501C" w14:textId="53A7A92F" w:rsidR="008B7652" w:rsidRPr="00A66E1D" w:rsidRDefault="00A66E1D" w:rsidP="008B7652">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="19459602" w14:textId="77777777" w:rsidR="0012782E" w:rsidRPr="0012782E" w:rsidRDefault="0012782E" w:rsidP="0012782E">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012782E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rStyle w:val="Refdenotaderodap"/>
+        </w:rPr>
+        <w:t>estudos de revisão</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="008B7652">
+        </w:rPr>
+        <w:t xml:space="preserve"> (narrativa, integrativa ou sistemática), a discussão deve promover a síntese crítica das evidências encontradas, destacando padrões, lacunas do conhecimento, consistência dos resultados e aplicabilidade dos achados. Em revisões sistemáticas com metanálise, deve-se interpretar os resultados quantitativos considerando a qualidade dos estudos incluídos, a heterogeneidade observada e o risco de viés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D9899A1" w14:textId="77777777" w:rsidR="0012782E" w:rsidRPr="0012782E" w:rsidRDefault="0012782E" w:rsidP="0012782E">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012782E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rStyle w:val="Refdenotaderodap"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quando apresentadas de forma conjunta, recomenda-se que a seção mantenha um fluxo textual que articule diretamente os resultados com sua respectiva interpretação. Independentemente do formato adotado, a redação deve ser clara, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>coesa e fundamentada em evidências científicas, evitando especulações não sustentadas pelos dados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AFB6446" w14:textId="77777777" w:rsidR="007D2DDD" w:rsidRPr="00055A49" w:rsidRDefault="007D2DDD" w:rsidP="007D2DDD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7942C351" w14:textId="77777777" w:rsidR="007D2DDD" w:rsidRPr="007D2DDD" w:rsidRDefault="007D2DDD" w:rsidP="007D2DDD">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc206489984"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc212754174"/>
+      <w:r w:rsidRPr="007D2DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>4 CONSIDERAÇÕES FINAIS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="114BFE3A" w14:textId="77777777" w:rsidR="007D2DDD" w:rsidRPr="00055A49" w:rsidRDefault="007D2DDD" w:rsidP="007D2DDD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B186C6B" w14:textId="77777777" w:rsidR="0012782E" w:rsidRPr="0012782E" w:rsidRDefault="007D2DDD" w:rsidP="0012782E">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D2DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0012782E" w:rsidRPr="0012782E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>A seção de Considerações Finais deve apresentar, de forma clara, objetiva e sintética, as principais conclusões do estudo, diretamente relacionadas aos objetivos propostos. Recomenda-se retomar os achados mais relevantes, evidenciando sua contribuição para a área do conhecimento, sem a introdução de novos dados ou discussões não abordadas anteriormente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="030422C3" w14:textId="77777777" w:rsidR="0012782E" w:rsidRPr="0012782E" w:rsidRDefault="0012782E" w:rsidP="0012782E">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>O texto deve destacar as implicações teóricas, práticas e/ou sociais dos resultados, indicando a relevância do estudo no contexto científico e profissional. Quando pertinente, é importante apontar as limitações da pesquisa, demonstrando rigor e transparência científica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50B636CE" w14:textId="77777777" w:rsidR="0012782E" w:rsidRPr="0012782E" w:rsidRDefault="0012782E" w:rsidP="0012782E">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>estudos originais</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, as considerações finais devem enfatizar o alcance dos resultados obtidos, sua aplicabilidade e possíveis desdobramentos para investigações futuras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79615DDE" w14:textId="77777777" w:rsidR="0012782E" w:rsidRPr="0012782E" w:rsidRDefault="0012782E" w:rsidP="0012782E">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="008B7652">
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>estudos de revisão</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (narrativa, integrativa ou sistemática com metanálise), recomenda-se sintetizar o conjunto das evidências analisadas, destacando consensos, divergências e lacunas do conhecimento identificadas na literatura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="275B071C" w14:textId="77777777" w:rsidR="0012782E" w:rsidRPr="0012782E" w:rsidRDefault="0012782E" w:rsidP="0012782E">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Além disso, sugere-se a indicação de perspectivas para pesquisas futuras, contribuindo para o avanço da área. A redação deve ser coesa, objetiva e alinhada ao escopo do trabalho, evitando generalizações excessivas ou conclusões que extrapolem os dados apresentados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782E2DA1" w14:textId="77777777" w:rsidR="00055A49" w:rsidRPr="00055A49" w:rsidRDefault="00055A49" w:rsidP="00055A49">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc206489985"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc212754175"/>
+      <w:r w:rsidRPr="00055A49">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>REFERÊNCIAS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="1E997B31" w14:textId="77777777" w:rsidR="00055A49" w:rsidRPr="00055A49" w:rsidRDefault="00055A49" w:rsidP="00055A49">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BB3FCC6" w14:textId="77777777" w:rsidR="0075156B" w:rsidRDefault="0012782E" w:rsidP="0075156B">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As referências devem ser apresentadas conforme a norma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ABNT NBR 6023:2018</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, em ordem alfabética pelo sobrenome do primeiro autor, alinhadas à </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>margem esquerda, com espaçamento simples entre linhas e separadas entre si por um espaço simples.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B4ACBAE" w14:textId="77777777" w:rsidR="0075156B" w:rsidRDefault="0075156B" w:rsidP="0075156B">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="620D7BFC" w14:textId="77777777" w:rsidR="0075156B" w:rsidRDefault="0012782E" w:rsidP="0075156B">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Todos os documentos citados no texto devem obrigatoriamente constar na lista de referências, assim como todas as referências listadas devem ter sido citadas ao longo do artigo. Recomenda-se a utilização de fontes atualizadas e de relevância científica, priorizando artigos publicados em periódicos indexados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37D1E560" w14:textId="77777777" w:rsidR="0075156B" w:rsidRDefault="0075156B" w:rsidP="0075156B">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53F1FFC6" w14:textId="3A5A5DEB" w:rsidR="0012782E" w:rsidRDefault="0012782E" w:rsidP="0075156B">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012782E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Os nomes dos autores devem ser apresentados pelo sobrenome em letras maiúsculas, seguido das iniciais dos prenomes. Títulos de periódicos devem ser apresentados por extenso ou conforme abreviação oficial. Sempre que disponível, deve-se incluir o DOI ou link de acesso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F860FC" w14:textId="77777777" w:rsidR="0075156B" w:rsidRPr="0012782E" w:rsidRDefault="0075156B" w:rsidP="0075156B">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22618313" w14:textId="77777777" w:rsidR="0075156B" w:rsidRPr="0075156B" w:rsidRDefault="0075156B" w:rsidP="0075156B">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075156B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>A seguir, apresentam-se exemplos de formatação:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11EE330B" w14:textId="77777777" w:rsidR="0075156B" w:rsidRPr="0075156B" w:rsidRDefault="0075156B" w:rsidP="0075156B">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075156B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:pict w14:anchorId="24CFA906">
+          <v:rect id="_x0000_i1157" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A28D6E1" w14:textId="77777777" w:rsidR="0075156B" w:rsidRDefault="0075156B" w:rsidP="0075156B">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075156B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Artigo científico:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="418AF756" w14:textId="77777777" w:rsidR="0075156B" w:rsidRPr="0075156B" w:rsidRDefault="0075156B" w:rsidP="0075156B">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BC86430" w14:textId="77777777" w:rsidR="0075156B" w:rsidRPr="0075156B" w:rsidRDefault="0075156B" w:rsidP="0075156B">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075156B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MINAYO, M. C. S. O desafio do conhecimento: pesquisa qualitativa em saúde. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075156B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Ciência &amp; Saúde Coletiva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075156B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, Rio de Janeiro, v. 12, n. 4, p. 1087-1095, 2007. DOI: https://doi.org/10.1590/S1413-81232007000400031</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21B82F06" w14:textId="77777777" w:rsidR="0075156B" w:rsidRPr="0075156B" w:rsidRDefault="0075156B" w:rsidP="0075156B">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075156B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:pict w14:anchorId="4D940C71">
+          <v:rect id="_x0000_i1158" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31F0CBC0" w14:textId="77777777" w:rsidR="0075156B" w:rsidRDefault="0075156B" w:rsidP="0075156B">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-        <w:t>,4</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075156B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Livro:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73DC21B1" w14:textId="77777777" w:rsidR="00A66E1D" w:rsidRDefault="00A66E1D" w:rsidP="008B7652">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="10036D27" w14:textId="77777777" w:rsidR="0075156B" w:rsidRPr="0075156B" w:rsidRDefault="0075156B" w:rsidP="0075156B">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DC56508" w14:textId="77777777" w:rsidR="0075156B" w:rsidRPr="0075156B" w:rsidRDefault="0075156B" w:rsidP="0075156B">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075156B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GIL, A. C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075156B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t>Métodos e técnicas de pesquisa social</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075156B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. 7. ed. São Paulo: Atlas, 2019.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5F056D53" w14:textId="360A8471" w:rsidR="00A66E1D" w:rsidRDefault="00A66E1D" w:rsidP="008B7652">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="18C1CD68" w14:textId="77777777" w:rsidR="0075156B" w:rsidRPr="0075156B" w:rsidRDefault="0075156B" w:rsidP="0075156B">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075156B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:pict w14:anchorId="43AE2CE8">
+          <v:rect id="_x0000_i1159" style="width:0;height:1.5pt" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DF1DF07" w14:textId="77777777" w:rsidR="0075156B" w:rsidRDefault="0075156B" w:rsidP="0075156B">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0075156B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Acadêmico(a) de </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Capítulo de livro:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E4E810A" w14:textId="77777777" w:rsidR="000F409B" w:rsidRPr="0075156B" w:rsidRDefault="000F409B" w:rsidP="0075156B">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2305FDFD" w14:textId="77777777" w:rsidR="0075156B" w:rsidRPr="0075156B" w:rsidRDefault="0075156B" w:rsidP="000F409B">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075156B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SEVERINO, A. J. Metodologia do trabalho científico. In: ______. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075156B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>(Nome do Curso), Nome da IES, Cidade, Estado, País. Número do ORCID</w:t>
+        <w:t>Metodologia do trabalho científico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075156B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. 24. ed. São Paulo: Cortez, 2017. p. 85-110.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14D2BEB9" w14:textId="2D3C16FC" w:rsidR="00A66E1D" w:rsidRDefault="00A66E1D" w:rsidP="00A66E1D">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="37EDA2B6" w14:textId="77777777" w:rsidR="0075156B" w:rsidRPr="0075156B" w:rsidRDefault="0075156B" w:rsidP="0075156B">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075156B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:pict w14:anchorId="0BFDA2AA">
+          <v:rect id="_x0000_i1160" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3287E4C1" w14:textId="77777777" w:rsidR="0075156B" w:rsidRDefault="0075156B" w:rsidP="0075156B">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0075156B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Acadêmico(a) de </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Documento institucional / relatório:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D0D386C" w14:textId="77777777" w:rsidR="000F409B" w:rsidRPr="0075156B" w:rsidRDefault="000F409B" w:rsidP="0075156B">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="225F8247" w14:textId="77777777" w:rsidR="0075156B" w:rsidRPr="0075156B" w:rsidRDefault="0075156B" w:rsidP="000F409B">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075156B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ASSOCIAÇÃO BRASILEIRA DE NORMAS TÉCNICAS. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075156B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>NBR 6023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075156B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>(Nome do Curso), Nome da IES, Cidade, Estado, País. Número do ORCID</w:t>
+        <w:t>: Informação e documentação – Referências – Elaboração</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075156B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. Rio de Janeiro: ABNT, 2018.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23A6189A" w14:textId="591B8541" w:rsidR="00A66E1D" w:rsidRDefault="00A66E1D" w:rsidP="008B7652">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="4515A02E" w14:textId="77777777" w:rsidR="0075156B" w:rsidRPr="0075156B" w:rsidRDefault="0075156B" w:rsidP="0075156B">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...38 lines deleted...]
-        <w:t>Nome da IES de obtenção do título, Cidade, Estado, País.</w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075156B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:pict w14:anchorId="1C561A31">
+          <v:rect id="_x0000_i1161" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1010DA1C" w14:textId="286B1659" w:rsidR="00A66E1D" w:rsidRDefault="00A66E1D" w:rsidP="00A66E1D">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="69AEDC00" w14:textId="77777777" w:rsidR="0075156B" w:rsidRDefault="0075156B" w:rsidP="0075156B">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0075156B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
-          <w:vertAlign w:val="superscript"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Artigo online / eletrônico:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04AC96F4" w14:textId="77777777" w:rsidR="000F409B" w:rsidRPr="0075156B" w:rsidRDefault="000F409B" w:rsidP="0075156B">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="743ADD4A" w14:textId="77777777" w:rsidR="0075156B" w:rsidRPr="0075156B" w:rsidRDefault="0075156B" w:rsidP="000F409B">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075156B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SAMPIERI, R. H.; COLLADO, C. F.; LUCIO, M. P. B. Metodologia de pesquisa: abordagens qualitativas, quantitativas e mistas. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075156B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Docente do </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Revista de Administração Contemporânea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075156B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Curitiba, v. 21, n. 3, p. 1-15, 2017. Disponível em: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:tgtFrame="_new" w:history="1">
+        <w:r w:rsidRPr="0075156B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://www.scielo.br</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0075156B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. Acesso em: 10 jan. 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1148524D" w14:textId="77777777" w:rsidR="0075156B" w:rsidRPr="0075156B" w:rsidRDefault="0075156B" w:rsidP="0075156B">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075156B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:pict w14:anchorId="2E3799C0">
+          <v:rect id="_x0000_i1162" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D1DC142" w14:textId="77777777" w:rsidR="000F409B" w:rsidRDefault="000F409B" w:rsidP="0075156B">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>(Nome do Curso), Nome da IES, Cidade, Estado, País. Número do ORCID</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="732EA1BA" w14:textId="3B5A3E32" w:rsidR="00A66E1D" w:rsidRDefault="00A66E1D" w:rsidP="00A66E1D">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="1E8A158A" w14:textId="6C27C782" w:rsidR="0075156B" w:rsidRDefault="0075156B" w:rsidP="0075156B">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="0075156B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Trabalho acadêmico (dissertação/tese):</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="62124D5C" w14:textId="77777777" w:rsidR="00A66E1D" w:rsidRPr="00E8203B" w:rsidRDefault="00A66E1D" w:rsidP="008B7652">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="56D1C487" w14:textId="77777777" w:rsidR="000F409B" w:rsidRPr="0075156B" w:rsidRDefault="000F409B" w:rsidP="0075156B">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32690023" w14:textId="77777777" w:rsidR="0075156B" w:rsidRPr="0075156B" w:rsidRDefault="0075156B" w:rsidP="000F409B">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075156B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OLIVEIRA, D. L. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075156B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t>Aplicação de métodos científicos em pesquisas acadêmicas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075156B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. 2021. Dissertação (Mestrado em Metodologia Científica) – Universidade de São Paulo, São Paulo, 2021.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0A90F79D" w14:textId="1C399420" w:rsidR="002A69E4" w:rsidRDefault="007A4521" w:rsidP="002613FB">
-[...574 lines deleted...]
-        </mc:AlternateContent>
+    <w:p w14:paraId="0137109E" w14:textId="77777777" w:rsidR="0075156B" w:rsidRPr="0075156B" w:rsidRDefault="0075156B" w:rsidP="0075156B">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075156B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:pict w14:anchorId="26122D53">
+          <v:rect id="_x0000_i1163" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1432C54A" w14:textId="695CFB37" w:rsidR="007A4521" w:rsidRDefault="00BD0DA3" w:rsidP="00C61CDB">
-[...27 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="22782473" w14:textId="77777777" w:rsidR="000F409B" w:rsidRDefault="000F409B" w:rsidP="0075156B">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AC75729" w14:textId="77777777" w:rsidR="007A4521" w:rsidRDefault="007A4521" w:rsidP="007A4521">
-[...407 lines deleted...]
-        </mc:AlternateContent>
+    <w:p w14:paraId="38851EF8" w14:textId="486D418A" w:rsidR="0075156B" w:rsidRPr="0075156B" w:rsidRDefault="0075156B" w:rsidP="000F409B">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075156B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Recomenda-se atenção à padronização, pontuação e uso de elementos obrigatórios em cada tipo de referência, garantindo conformidade com as normas da ABNT e qualidade editorial do manuscrito.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C67B156" w14:textId="77777777" w:rsidR="007A4521" w:rsidRDefault="007A4521" w:rsidP="007A4521">
-      <w:pPr>
+    <w:p w14:paraId="334C1154" w14:textId="77777777" w:rsidR="007D2DDD" w:rsidRPr="00055A49" w:rsidRDefault="007D2DDD" w:rsidP="00055A49">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-[...23 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="4991AFDC" w14:textId="410B0A62" w:rsidR="00F55028" w:rsidRDefault="00F55028" w:rsidP="000E77B2">
-[...7426 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId21"/>
+    <w:sectPr w:rsidR="007D2DDD" w:rsidRPr="00055A49" w:rsidSect="000E77B2">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="709"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0856F1E9" w14:textId="77777777" w:rsidR="00270000" w:rsidRDefault="00270000">
+    <w:p w14:paraId="2F02AF1D" w14:textId="77777777" w:rsidR="00E04997" w:rsidRDefault="00E04997">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="195AD86E" w14:textId="77777777" w:rsidR="00270000" w:rsidRDefault="00270000">
+    <w:p w14:paraId="7212112F" w14:textId="77777777" w:rsidR="00E04997" w:rsidRDefault="00E04997">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Souvenir Lt BT">
     <w:altName w:val="Georgia"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000011" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Albany">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="GoudyOlSt BT">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Mono">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="400078FF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Helvetica">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Raavi">
+    <w:panose1 w:val="02000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00020003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Trebuchet MS">
+    <w:panose1 w:val="020B0603020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Montserrat">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="1608CB2A" w14:textId="4EAA00EE" w:rsidR="00B438C2" w:rsidRPr="00BB777D" w:rsidRDefault="00B438C2" w:rsidP="00B438C2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5B615D8F" w14:textId="77777777" w:rsidR="00A325B5" w:rsidRDefault="00A325B5">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5BCD1745" w14:textId="783A6C96" w:rsidR="00876741" w:rsidRPr="00622C16" w:rsidRDefault="001D06FA" w:rsidP="00876741">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="77E900EF" wp14:editId="7C87E468">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251751424" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="012F15D3" wp14:editId="6718BF75">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>-687705</wp:posOffset>
+                <wp:posOffset>-316601</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>89535</wp:posOffset>
+                <wp:posOffset>208915</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="266700" cy="45719"/>
+              <wp:extent cx="5252085" cy="441960"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1844512147" name="Retângulo 1844512147"/>
-[...608 lines deleted...]
-              <wp:docPr id="1771267973" name="Caixa de Texto 1771267973"/>
+              <wp:docPr id="2123099710" name="Caixa de Texto 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4865298" cy="219075"/>
+                        <a:ext cx="5252085" cy="441960"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="15D9F9F3" w14:textId="77777777" w:rsidR="000221BB" w:rsidRDefault="000221BB" w:rsidP="002A69E4">
+                        <w:p w14:paraId="00817461" w14:textId="5F167C6C" w:rsidR="001D06FA" w:rsidRPr="001D06FA" w:rsidRDefault="001D06FA" w:rsidP="001D06FA">
                           <w:pPr>
-                            <w:pStyle w:val="NormalWeb"/>
-                            <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+                            <w:ind w:right="-994"/>
                             <w:rPr>
-                              <w:rStyle w:val="apple-tab-span"/>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="000E77B2">
+                          <w:r w:rsidRPr="005F0306">
                             <w:rPr>
-                              <w:rStyle w:val="apple-tab-span"/>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
+                              <w:color w:val="FFFF00"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
-                            <w:t>FEMINICÍDIO: ASPECTOS JURÍDICOS E SOCIAIS NO PIAUÍ</w:t>
+                            <w:t>Recebido em:</w:t>
                           </w:r>
-                        </w:p>
-[...1 lines deleted...]
-                          <w:pPr>
+                          <w:r w:rsidRPr="005F0306">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                              <w:b/>
+                              <w:color w:val="FFFF00"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
-                          </w:pPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00CE659C" w:rsidRPr="001D06FA">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00CE659C">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>0</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00CE659C" w:rsidRPr="001D06FA">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> de </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00CE659C">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>novembro</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00CE659C" w:rsidRPr="001D06FA">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> de 202</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00CE659C">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>5</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00CE659C" w:rsidRPr="001D06FA">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">; Aceito em: </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00CE659C">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>15</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00CE659C" w:rsidRPr="001D06FA">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> de </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00CE659C">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>dezembro</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00CE659C" w:rsidRPr="001D06FA">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> de 2025.</w:t>
+                          </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-                      <a:prstTxWarp prst="textNoShape">
-[...571 lines deleted...]
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="5915C6AF" id="Caixa de Texto 1565644885" o:spid="_x0000_s1040" type="#_x0000_t202" style="position:absolute;margin-left:-34.9pt;margin-top:21pt;width:2in;height:2in;z-index:251632640;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAt/KeYMAIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LwEElEaEFWVFVQnt&#10;rgTVno3jkEiJx7INCf31fTaw0G1PVS/OfPl55s1MZg9dU7Ojsq4infFBr8+Z0pLySu8z/mO7+jTl&#10;zHmhc1GTVhk/Kccf5h8/zFqTqiGVVOfKMoBol7Ym46X3Jk0SJ0vVCNcjozScBdlGeKh2n+RWtEBv&#10;6mTY70+SlmxuLEnlHKyPZyefR/yiUNI/F4VTntUZR24+njaeu3Am85lI91aYspKXNMQ/ZNGISuPR&#10;N6hH4QU72OoPqKaSlhwVviepSagoKqliDahm0H9XzaYURsVaQI4zbzS5/wcrn44vllU5ejeejCej&#10;0XQ65kyLBr1aiqoTLFdsqzpP7C4ArLXGpbi8Mbjuu6/UASGwGewOxkBGV9gmfFEmgx/8n944ByST&#10;4dJ0OJ324ZLwXRXgJLfrxjr/TVHDgpBxi6ZGrsVx7fw59BoSXtO0quoadpHW+jcDMIMlueUYJN/t&#10;usjA+Jr/jvITyrJ0Hhdn5KrC02vh/IuwmA+ki5n3zziKmtqM00XirCT782/2EI+2wctZi3nLuMZC&#10;cFZ/12jnl8FoFMYzKqPx5yEUe+/Z3Xv0oVkSBnqA3TIyiiHe11exsNS8YjEW4U24hJZ4OeP+Ki79&#10;eQewWFItFjEIA2mEX+uNkQE6MBdo3XavwpoL9x5te6LrXIr0XQvOseGmM4uDRyNifwLLZ04v5GOY&#10;Y4cvixe25V6PUbffw/wXAAAA//8DAFBLAwQUAAYACAAAACEAH83dZt4AAAAKAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Fo7bqnSNE6FCpyBwge48RKniddR7LaBr8ec6HE0o5k3&#10;5XZyPTvjGFpPCrK5AIZUe9NSo+Dz42WWAwtRk9G9J1TwjQG21e1NqQvjL/SO531sWCqhUGgFNsah&#10;4DzUFp0Ocz8gJe/Lj07HJMeGm1FfUrnruRRixZ1uKS1YPeDOYt3tT05BLtxr163lW3DLn+zB7p78&#10;83BU6v5uetwAizjF/zD84Sd0qBLTwZ/IBNYrmK3WCT0qWMr0KQVklktgBwWLhRDAq5JfX6h+AQAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAC38p5gwAgAAZgQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAB/N3WbeAAAACgEAAA8AAAAAAAAAAAAAAAAA&#10;igQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shapetype w14:anchorId="012F15D3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-24.95pt;margin-top:16.45pt;width:413.55pt;height:34.8pt;z-index:-251565056;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqqvdrEwIAACoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wESdcacYqsRYYB&#10;QVsgHXpWZCk2IIsapcTOfv0oOV/rdhp2kSmS5sd7T7P7rjFsr9DXYAs+Ggw5U1ZCWdttwb+/Lj/d&#10;cuaDsKUwYFXBD8rz+/nHD7PW5WoMFZhSIaMi1uetK3gVgsuzzMtKNcIPwClLQQ3YiEBX3GYlipaq&#10;NyYbD4c3WQtYOgSpvCfvYx/k81RfayXDs9ZeBWYKTrOFdGI6N/HM5jORb1G4qpbHMcQ/TNGI2lLT&#10;c6lHEQTbYf1HqaaWCB50GEhoMtC6lirtQNuMhu+2WVfCqbQLgePdGSb//8rKp/3avSAL3RfoiMAI&#10;SOt87skZ9+k0NvFLkzKKE4SHM2yqC0ySczqejoe3U84kxSaT0d1NwjW7/O3Qh68KGhaNgiPRktAS&#10;+5UP1JFSTymxmYVlbUyixtjfHJQYPdllxGiFbtOxurwafwPlgbZC6An3Ti5rar0SPrwIJIZpEVJt&#10;eKZDG2gLDkeLswrw59/8MZ+ApyhnLSmm4P7HTqDizHyzRMndaDKJEkuXyfTzmC54HdlcR+yueQAS&#10;5Yjeh5PJjPnBnEyN0LyRuBexK4WEldS74OFkPoRex/Q4pFosUhKJyomwsmsnY+mIXQT2tXsT6I7o&#10;B+LtCU7aEvk7Evrc+Kd3i10gKhJDEece1SP8JMhE3PHxRMVf31PW5YnPfwEAAP//AwBQSwMEFAAG&#10;AAgAAAAhACTvbt7eAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfISNy2ZIVR&#10;VppOEx8SBy6Mcvca01Q0SdVka/fvMSc4WZYfvX7ecju7XpxojF3wGlZLBYJ8E0znWw31x8viHkRM&#10;6A32wZOGM0XYVpcXJRYmTP6dTvvUCg7xsUANNqWhkDI2lhzGZRjI8+0rjA4Tr2MrzYgTh7teZkrd&#10;SYed5w8WB3q01Hzvj05DSma3OtfPLr5+zm9Pk1XNGmutr6/m3QOIRHP6g+FXn9WhYqdDOHoTRa9h&#10;cbvZMKrhJuPJQJ7nGYgDkypbg6xK+b9C9QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDq&#10;qvdrEwIAACoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAk727e3gAAAAoBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="536494E0" w14:textId="77777777" w:rsidR="000221BB" w:rsidRPr="00904025" w:rsidRDefault="000221BB" w:rsidP="005308C0">
+                  <w:p w14:paraId="00817461" w14:textId="5F167C6C" w:rsidR="001D06FA" w:rsidRPr="001D06FA" w:rsidRDefault="001D06FA" w:rsidP="001D06FA">
                     <w:pPr>
-                      <w:jc w:val="center"/>
+                      <w:ind w:right="-994"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                        <w:color w:val="000000" w:themeColor="text1"/>
-[...11 lines deleted...]
-                        </w14:textOutline>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00904025">
+                    <w:r w:rsidRPr="005F0306">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                        <w:color w:val="000000" w:themeColor="text1"/>
-[...11 lines deleted...]
-                        </w14:textOutline>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFF00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
-                      <w:t>Cod. Bib. Nacional-Br 85-99767</w:t>
+                      <w:t>Recebido em:</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="005F0306">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="FFFF00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00CE659C" w:rsidRPr="001D06FA">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00CE659C">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>0</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00CE659C" w:rsidRPr="001D06FA">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> de </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00CE659C">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>novembro</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00CE659C" w:rsidRPr="001D06FA">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> de 202</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00CE659C">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>5</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00CE659C" w:rsidRPr="001D06FA">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">; Aceito em: </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00CE659C">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>15</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00CE659C" w:rsidRPr="001D06FA">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> de </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00CE659C">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>dezembro</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00CE659C" w:rsidRPr="001D06FA">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> de 2025.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
-[...180 lines deleted...]
-    <w:r>
+    <w:r w:rsidR="000221BB" w:rsidRPr="00622C16">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D18399D" wp14:editId="7291C9A1">
-[...1502 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251629568" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="172327D1" wp14:editId="7C4FD103">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251624448" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="172327D1" wp14:editId="17C61469">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-687705</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>89535</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="266700" cy="45719"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="174087108" name="Retângulo 174087108"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="266700" cy="45719"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln>
@@ -12662,2825 +3487,1821 @@
                       </a:lnRef>
                       <a:fillRef idx="1">
                         <a:schemeClr val="lt1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent6"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="36693EE1" id="Retângulo 174087108" o:spid="_x0000_s1026" style="position:absolute;margin-left:-54.15pt;margin-top:7.05pt;width:21pt;height:3.6pt;z-index:251629568;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCMEbmEeAIAADkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r7aDLGmDOkXQosOA&#10;oi3aDj2rspQYk0WNUuJkj7NX2YuVkh2n63IadpFFkx9/P+r8YtsYtlHoa7AlL05yzpSVUNV2WfJv&#10;T9efTjnzQdhKGLCq5Dvl+cX844fz1s3UCFZgKoWMnFg/a13JVyG4WZZ5uVKN8CfglCWlBmxEIBGX&#10;WYWiJe+NyUZ5PslawMohSOU9/b3qlHye/GutZLjT2qvATMkpt5BOTOdLPLP5uZgtUbhVLfs0xD9k&#10;0YjaUtDB1ZUIgq2x/stVU0sEDzqcSGgy0LqWKtVA1RT5u2oeV8KpVAs1x7uhTf7/uZW3m3tkdUWz&#10;m47z02mR08CsaGhUDyr8/mWXawPsoKN+tc7PCPbo7rGXPF1j8VuNTfxSWWyberwbeqy2gUn6OZpM&#10;pjlNQpJq/HlanMURZAesQx++KGhYvJQcaYKpsWJz40NnujeJoYyNp4Xr2phOG/9kMccuq3QLO6M6&#10;6welqdqYR/KaeKYuDbKNIIYIKZUNkz4lY8k6wjQ5H4DFMaAJRQ/qbSNMJf4NwPwY8M+IAyJFBRsG&#10;cFNbwGMOqu9D5M5+X31Xcyz/BaodDRmhY7938rqm5t4IH+4FEt1pHLTC4Y4ObaAtOfQ3zlaAP4/9&#10;j/bEQtJy1tL6lNz/WAtUnJmvlvh5VozHcd+SQHMekYBvNS9vNXbdXAL1v6DHwsl0jfbB7K8aoXmm&#10;TV/EqKQSVlLsksuAe+EydGtNb4VUi0Uyox1zItzYRyej89jVSJ6n7bNA1zMsEDNvYb9qYvaOaJ1t&#10;RFpYrAPoOrHw0Ne+37Sficf9WxIfgLdysjq8ePNXAAAA//8DAFBLAwQUAAYACAAAACEAcC2p6uEA&#10;AAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU6DQBCG7ya+w2ZMvNGFQmiDLI1pbDx4MKImHrfs&#10;FFB2lrLbFt/e8aTHmf/LP9+Um9kO4oyT7x0pSBYxCKTGmZ5aBW+vu2gNwgdNRg+OUME3ethU11el&#10;Loy70Aue69AKLiFfaAVdCGMhpW86tNov3IjE2cFNVgcep1aaSV+43A5yGce5tLonvtDpEbcdNl/1&#10;ySp4+jTHrP14eE771Xb1fswe690hVer2Zr6/AxFwDn8w/OqzOlTstHcnMl4MCqIkXqfMcpIlIJiI&#10;8pwXewXLJAVZlfL/C9UPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIwRuYR4AgAAOQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHAtqerhAAAA&#10;CgEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight="1pt"/>
+            <v:rect w14:anchorId="20D64FD4" id="Retângulo 174087108" o:spid="_x0000_s1026" style="position:absolute;margin-left:-54.15pt;margin-top:7.05pt;width:21pt;height:3.6pt;z-index:251624448;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQACNWVHUQIAAAIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+whBHV1RQ4VaMU1C&#10;LSqd+mwcG6I5Pu9sCOyv39kJoet4mvbi3Pl+f/4ut3eH2rC9Ql+BLXg+GHKmrISyspuCf3+Zf/rC&#10;mQ/ClsKAVQU/Ks/vph8/3DZuokawBVMqZJTE+knjCr4NwU2yzMutqoUfgFOWjBqwFoFU3GQlioay&#10;1yYbDYfjrAEsHYJU3tPtQ2vk05RfayXDk9ZeBWYKTr2FdGI61/HMprdiskHhtpXs2hD/0EUtKktF&#10;+1QPIgi2w+qvVHUlETzoMJBQZ6B1JVWagabJh++mWW2FU2kWAse7Hib//9LKx/3KLZFgaJyfeBLj&#10;FAeNdfxSf+yQwDr2YKlDYJIuR+Px9ZAglWS6+nyd30Qss3OsQx++KqhZFAqO9BQJIbFf+NC6nlxi&#10;KWPjaWFeGdNa40127ipJ4WhU6/2sNKvK2EfKmgij7g2yvaCnFlIqG8ZdS8aSdwzTlLwPzC8FmpB3&#10;QZ1vDFOJSH3g8FLgnxX7iFQVbOiD68oCXkpQ/ugrt/6n6duZ4/hrKI9LZAgtjb2T84rAXQgflgKJ&#10;t/QctIvhiQ5toCk4dBJnW8Bfl+6jP9GJrJw1tAcF9z93AhVn5pslot3kV1dxcZJC7zwiBd9a1m8t&#10;dlffA+Gf09Y7mcToH8xJ1Aj1K63sLFYlk7CSahdcBjwp96HdT1p6qWaz5EbL4kRY2JWTMXlENZLn&#10;5fAq0HUMC8TMRzjtjJi8I1rrGyMtzHYBdJVYeMa1w5sWLfG4+ynETX6rJ6/zr2v6GwAA//8DAFBL&#10;AwQUAAYACAAAACEAcC2p6uEAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU6DQBCG7ya+w2ZM&#10;vNGFQmiDLI1pbDx4MKImHrfsFFB2lrLbFt/e8aTHmf/LP9+Um9kO4oyT7x0pSBYxCKTGmZ5aBW+v&#10;u2gNwgdNRg+OUME3ethU11elLoy70Aue69AKLiFfaAVdCGMhpW86tNov3IjE2cFNVgcep1aaSV+4&#10;3A5yGce5tLonvtDpEbcdNl/1ySp4+jTHrP14eE771Xb1fswe690hVer2Zr6/AxFwDn8w/OqzOlTs&#10;tHcnMl4MCqIkXqfMcpIlIJiI8pwXewXLJAVZlfL/C9UPAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAAI1ZUdRAgAAAgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAHAtqerhAAAACgEAAA8AAAAAAAAAAAAAAAAAqwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight="1pt"/>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="000221BB" w:rsidRPr="00622C16">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00876741" w:rsidRPr="00622C16">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251741184" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30E06F22" wp14:editId="178C5915">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>249472</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="7559951" cy="166978"/>
+              <wp:effectExtent l="0" t="0" r="22225" b="24130"/>
+              <wp:wrapNone/>
+              <wp:docPr id="557520494" name="Group 31"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr>
+                      <a:grpSpLocks/>
+                    </wpg:cNvGrpSpPr>
+                    <wpg:grpSpPr bwMode="auto">
+                      <a:xfrm flipH="1">
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7559951" cy="166978"/>
+                        <a:chOff x="-8" y="14978"/>
+                        <a:chExt cx="12255" cy="230"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="1190636869" name="AutoShape 27"/>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm flipV="1">
+                          <a:off x="-8" y="14978"/>
+                          <a:ext cx="1260" cy="230"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="bentConnector3">
+                          <a:avLst>
+                            <a:gd name="adj1" fmla="val 50000"/>
+                          </a:avLst>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="D6F907"/>
+                          </a:solidFill>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent4"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent4"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent4"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="676174908" name="AutoShape 28"/>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm rot="10800000">
+                          <a:off x="1252" y="14978"/>
+                          <a:ext cx="10995" cy="230"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="bentConnector3">
+                          <a:avLst>
+                            <a:gd name="adj1" fmla="val 96778"/>
+                          </a:avLst>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="D6F907"/>
+                          </a:solidFill>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent4"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent4"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent4"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:group w14:anchorId="36DE4BBF" id="Group 31" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:19.65pt;width:595.25pt;height:13.15pt;flip:x;z-index:251741184;mso-position-horizontal:left;mso-position-horizontal-relative:page" coordorigin="-8,14978" coordsize="12255,230" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9Rc/T4AIAAP4IAAAOAAAAZHJzL2Uyb0RvYy54bWzsVktz2yAQvnem/4HRvdEjkWxpImc6zqOH&#10;PjJN2jtG6NEiYIBY9r/vArLiOJ1Mm7Y51QdGwH7L7rf7gU/PNj1Da6p0J3gZxEdRgCgnoup4UwZf&#10;bi/fzAOkDeYVZoLTMthSHZwtXr86HWRBE9EKVlGFwAnXxSDLoDVGFmGoSUt7rI+EpBw2a6F6bGCq&#10;mrBSeADvPQuTKMrCQahKKkGo1rB67jeDhfNf15SYT3WtqUGsDCA240blxpUdw8UpLhqFZduRMQz8&#10;jCh63HE4dHJ1jg1Gd6p75KrviBJa1OaIiD4Udd0R6nKAbOLoIJsrJe6ky6UphkZONAG1Bzw92y35&#10;uL5S8kZeKx89fL4X5LsGXsJBNsX+vp033hithg+ignriOyNc4pta9ahmnXwHbeBWIDm0cUxvJ6bp&#10;xiACi7M0zfM0DhCBvTjL8tncl4K0UC8Ls41j9072ti5GdJwkaeqxybGrYYgLG8AY9BikbQLoKn1P&#10;nP4z4m5aLKmrh7bEXCvUVRBinEfZcTbP8gBx3AMpb4EUZ4uSmU3LhgH2S+5ZJhs+soy4WLaYN9RZ&#10;324lgGOLAO73IHaioURPsP7VAm0JR9Yf07ejPk4yEILl/ZA7XEilzRUVPbIfZbCi3CwF56AioY6d&#10;e7x+r41rlWpMFlffoI51z0A3a8xQGsHP5YCL0Rqqs/NsoYzbUQvWVZcdY26imtWSKQQOyuA8u8wj&#10;RxwAH5i1FFcXvHKiNbhj/husrEvHmaXJE67NllF/3GdaQ6WgqTxF7nKh03GYEMjzZAyZcbC2sBpC&#10;m4CRS/5J4GhvodRdPL8DnhDuZMHNBO47LtTPTjcb3ykQqbffMeDztj2zEtX2Wu3aCYTwQorIZlk8&#10;O8kjkPAjQTidP+huXPxtQSgBzRtHc9uJvnKjKuIkTQ6vlUkXEdxI/1IYeTbztxz0639hWDn+gqpe&#10;TBjutYNHFlT04BXfnzuF3f9tWfwAAAD//wMAUEsDBBQABgAIAAAAIQBSvv9x3QAAAAcBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqF2aRjRkU1VIIIS4NPyoRzdeEot4HcVuG94e&#10;9wTH0YxmvinXk+vFkcZgPSPMZwoEceON5Rbh/e3x5g5EiJqN7j0Twg8FWFeXF6UujD/xlo51bEUq&#10;4VBohC7GoZAyNB05HWZ+IE7elx+djkmOrTSjPqVy18tbpXLptOW00OmBHjpqvuuDQ/jY2Iyyz93L&#10;q2qIno3cPdU2Q7y+mjb3ICJN8S8MZ/yEDlVi2vsDmyB6hHQkIixWCxBnd75SSxB7hHyZg6xK+Z+/&#10;+gUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA9Rc/T4AIAAP4IAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBSvv9x3QAAAAcBAAAPAAAAAAAAAAAA&#10;AAAAADoFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAARAYAAAAA&#10;">
+              <v:shapetype id="_x0000_t34" coordsize="21600,21600" o:spt="34" o:oned="t" adj="10800" path="m,l@0,0@0,21600,21600,21600e" filled="f">
+                <v:stroke joinstyle="miter"/>
+                <v:formulas>
+                  <v:f eqn="val #0"/>
+                </v:formulas>
+                <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+                <v:handles>
+                  <v:h position="#0,center"/>
+                </v:handles>
+                <o:lock v:ext="edit" shapetype="t"/>
+              </v:shapetype>
+              <v:shape id="AutoShape 27" o:spid="_x0000_s1027" type="#_x0000_t34" style="position:absolute;left:-8;top:14978;width:1260;height:230;flip:y;visibility:visible;mso-wrap-style:square" o:connectortype="elbow" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCHoFDDxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LawIx&#10;EL4X+h/CFLzVZF3Y6mqUUrAoevFx8TZsZh+4mSybVLf/vhGEHud7z2I12FbcqPeNYw3JWIEgLpxp&#10;uNJwPq3fpyB8QDbYOiYNv+RhtXx9WWBu3J0PdDuGSsQQ9jlqqEPocil9UZNFP3YdceRK11sM8ewr&#10;aXq8x3DbyolSmbTYcGyosaOvmorr8cdqmKQf6XeyV5fLqWy3+7JQu2591nr0NnzOQQQawr/46d6Y&#10;OD+ZqSzNptkMHj9FAOTyDwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIegUMPHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="#d6f907" strokeweight=".5pt"/>
+              <v:shape id="AutoShape 28" o:spid="_x0000_s1028" type="#_x0000_t34" style="position:absolute;left:1252;top:14978;width:10995;height:230;rotation:180;visibility:visible;mso-wrap-style:square" o:connectortype="elbow" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQButh+ZxwAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LagIx&#10;FN0X+g/hFtyUmigy1qlRiiCUduMLcXmZXCeDk5thEp1pv75ZCC4P5z1f9q4WN2pD5VnDaKhAEBfe&#10;VFxqOOzXb+8gQkQ2WHsmDb8UYLl4fppjbnzHW7rtYilSCIccNdgYm1zKUFhyGIa+IU7c2bcOY4Jt&#10;KU2LXQp3tRwrlUmHFacGiw2tLBWX3dVpKGc/x9d4qNzkfP0+mT97wW6jtB689J8fICL18SG+u7+M&#10;hmyajaaTmUqb06V0B+TiHwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG62H5nHAAAA4gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" adj="20904" strokecolor="#d6f907" strokeweight=".5pt"/>
+              <w10:wrap anchorx="page"/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00876741" w:rsidRPr="00622C16">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251743232" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E41D3E0" wp14:editId="16E91CD8">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-1156335</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>153035</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="7639050" cy="638175"/>
+              <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+              <wp:wrapNone/>
+              <wp:docPr id="41337416" name="Retângulo 35"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7639050" cy="638175"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="00AC00"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="2">
+                        <a:schemeClr val="accent1">
+                          <a:shade val="15000"/>
+                        </a:schemeClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="lt1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="090B33A9" id="Retângulo 35" o:spid="_x0000_s1026" style="position:absolute;margin-left:-91.05pt;margin-top:12.05pt;width:601.5pt;height:50.25pt;z-index:-251573248;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBSE87ugAIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X22nTT+COkWQosOA&#10;oivWDj0rspQYkEWNUuJkv36U/JGuK3YYdrEl8fGRfCJ1fbNvDNsp9DXYkhcnOWfKSqhquy759+e7&#10;T5ec+SBsJQxYVfKD8vxm/vHDdetmagIbMJVCRiTWz1pX8k0IbpZlXm5UI/wJOGXJqAEbEWiL66xC&#10;0RJ7Y7JJnp9nLWDlEKTynk5vOyOfJ36tlQxftfYqMFNyyi2kL6bvKn6z+bWYrVG4TS37NMQ/ZNGI&#10;2lLQkepWBMG2WP9B1dQSwYMOJxKaDLSupUo1UDVF/qaap41wKtVC4ng3yuT/H6182D25RyQZWudn&#10;npaxir3GJv4pP7ZPYh1GsdQ+MEmHF+enV/mUNJVkOz+9LC6mUc3s6O3Qh88KGhYXJUe6jKSR2N37&#10;0EEHSAzmwdTVXW1M2uB6tTTIdiJeXL5Y5umuiP03mLERbCG6dYzxJDvWklbhYFTEGftNaVZXlP0k&#10;ZZLaTI1xhJTKhqIzbUSluvDFND9Gj40ZPVKliTAya4o/cvcEA7IjGbi7LHt8dFWpS0fn/G+Jdc6j&#10;R4oMNozOTW0B3yMwVFUfucMPInXSRJVWUB0ekSF0M+KdvKvp3u6FD48CaSjoqmnQw1f6aANtyaFf&#10;cbYB/PneecRTr5KVs5aGrOT+x1ag4sx8sdTFV8XZWZzKtDmbXkxog68tq9cWu22WQO1Q0JPiZFpG&#10;fDDDUiM0L/QeLGJUMgkrKXbJZcBhswzd8NOLItVikWA0iU6Ee/vkZCSPqsa+fN6/CHR98wZq+wcY&#10;BlLM3vRwh42eFhbbALpODX7Utdebpjg1Tv/ixGfi9T6hju/i/BcAAAD//wMAUEsDBBQABgAIAAAA&#10;IQCIrgez3wAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWjtWVNoQp0JI&#10;HLhBKXB1Y5NE2OvIdtOUr2d7gtPuakYzb+vt7B2bbExDQAXFUgCz2AYzYKdg//a0WANLWaPRLqBV&#10;cLYJts31Va0rE074aqdd7hiFYKq0gj7nseI8tb31Oi3DaJG0rxC9znTGjpuoTxTuHZdCrLjXA1JD&#10;r0f72Nv2e3f0VPL58vy+uTNxjx+FmM6j+8mlU+r2Zn64B5btnP/McMEndGiI6RCOaBJzChbFWhbk&#10;VSBLmheHkGID7ECbLFfAm5r/f6L5BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFITzu6A&#10;AgAAXwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIiu&#10;B7PfAAAADAEAAA8AAAAAAAAAAAAAAAAA2gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" fillcolor="#00ac00" stroked="f" strokeweight="1pt"/>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00876741" w:rsidRPr="00622C16">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251742208" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0937D7E7" wp14:editId="3E626A85">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-687705</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>89535</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="266700" cy="45719"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="734163172" name="Retângulo 734163172"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="266700" cy="45719"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="2">
+                        <a:schemeClr val="accent6"/>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:schemeClr val="lt1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent6"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="1B06FFE3" id="Retângulo 734163172" o:spid="_x0000_s1026" style="position:absolute;margin-left:-54.15pt;margin-top:7.05pt;width:21pt;height:3.6pt;z-index:251742208;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQACNWVHUQIAAAIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+whBHV1RQ4VaMU1C&#10;LSqd+mwcG6I5Pu9sCOyv39kJoet4mvbi3Pl+f/4ut3eH2rC9Ql+BLXg+GHKmrISyspuCf3+Zf/rC&#10;mQ/ClsKAVQU/Ks/vph8/3DZuokawBVMqZJTE+knjCr4NwU2yzMutqoUfgFOWjBqwFoFU3GQlioay&#10;1yYbDYfjrAEsHYJU3tPtQ2vk05RfayXDk9ZeBWYKTr2FdGI61/HMprdiskHhtpXs2hD/0EUtKktF&#10;+1QPIgi2w+qvVHUlETzoMJBQZ6B1JVWagabJh++mWW2FU2kWAse7Hib//9LKx/3KLZFgaJyfeBLj&#10;FAeNdfxSf+yQwDr2YKlDYJIuR+Px9ZAglWS6+nyd30Qss3OsQx++KqhZFAqO9BQJIbFf+NC6nlxi&#10;KWPjaWFeGdNa40127ipJ4WhU6/2sNKvK2EfKmgij7g2yvaCnFlIqG8ZdS8aSdwzTlLwPzC8FmpB3&#10;QZ1vDFOJSH3g8FLgnxX7iFQVbOiD68oCXkpQ/ugrt/6n6duZ4/hrKI9LZAgtjb2T84rAXQgflgKJ&#10;t/QctIvhiQ5toCk4dBJnW8Bfl+6jP9GJrJw1tAcF9z93AhVn5pslot3kV1dxcZJC7zwiBd9a1m8t&#10;dlffA+Gf09Y7mcToH8xJ1Aj1K63sLFYlk7CSahdcBjwp96HdT1p6qWaz5EbL4kRY2JWTMXlENZLn&#10;5fAq0HUMC8TMRzjtjJi8I1rrGyMtzHYBdJVYeMa1w5sWLfG4+ynETX6rJ6/zr2v6GwAA//8DAFBL&#10;AwQUAAYACAAAACEAcC2p6uEAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU6DQBCG7ya+w2ZM&#10;vNGFQmiDLI1pbDx4MKImHrfsFFB2lrLbFt/e8aTHmf/LP9+Um9kO4oyT7x0pSBYxCKTGmZ5aBW+v&#10;u2gNwgdNRg+OUME3ethU11elLoy70Aue69AKLiFfaAVdCGMhpW86tNov3IjE2cFNVgcep1aaSV+4&#10;3A5yGce5tLonvtDpEbcdNl/1ySp4+jTHrP14eE771Xb1fswe690hVer2Zr6/AxFwDn8w/OqzOlTs&#10;tHcnMl4MCqIkXqfMcpIlIJiI8pwXewXLJAVZlfL/C9UPAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAAI1ZUdRAgAAAgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAHAtqerhAAAACgEAAA8AAAAAAAAAAAAAAAAAqwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight="1pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="79CC5E5E" w14:textId="539D9F0B" w:rsidR="000221BB" w:rsidRPr="00FD7BC5" w:rsidRDefault="000221BB" w:rsidP="000221BB">
+  <w:p w14:paraId="66029E56" w14:textId="5F9E65C5" w:rsidR="00876741" w:rsidRPr="00FD7BC5" w:rsidRDefault="00AC0C05" w:rsidP="00876741">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="left" w:pos="2335"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251626496" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C649843" wp14:editId="1D1266AA">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251623423" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09108937" wp14:editId="0742604D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>5640705</wp:posOffset>
+                <wp:posOffset>5636607</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>152400</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="339666" cy="405130"/>
+              <wp:effectExtent l="57150" t="38100" r="60960" b="71120"/>
+              <wp:wrapNone/>
+              <wp:docPr id="405686471" name="Triângulo isósceles 38"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm flipV="1">
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="339666" cy="405130"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="triangle">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent4"/>
+                      </a:lnRef>
+                      <a:fillRef idx="3">
+                        <a:schemeClr val="accent4"/>
+                      </a:fillRef>
+                      <a:effectRef idx="3">
+                        <a:schemeClr val="accent4"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="lt1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="150A5D78" id="_x0000_t5" coordsize="21600,21600" o:spt="5" adj="10800" path="m@0,l,21600r21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:formulas>
+                <v:f eqn="val #0"/>
+                <v:f eqn="prod #0 1 2"/>
+                <v:f eqn="sum @1 10800 0"/>
+              </v:formulas>
+              <v:path gradientshapeok="t" o:connecttype="custom" o:connectlocs="@0,0;@1,10800;0,21600;10800,21600;21600,21600;@2,10800" textboxrect="0,10800,10800,18000;5400,10800,16200,18000;10800,10800,21600,18000;0,7200,7200,21600;7200,7200,14400,21600;14400,7200,21600,21600"/>
+              <v:handles>
+                <v:h position="#0,topLeft" xrange="0,21600"/>
+              </v:handles>
+            </v:shapetype>
+            <v:shape id="Triângulo isósceles 38" o:spid="_x0000_s1026" type="#_x0000_t5" style="position:absolute;margin-left:443.85pt;margin-top:12pt;width:26.75pt;height:31.9pt;flip:y;z-index:251623423;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBuW95ITwIAAP0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtqGzEQfS/0H4Tem/UtbmOyDsYhpRAS&#10;U6fNs6yVbIFWo45kr92v70jrtUMTCi19ETOaM1ed0fXNvrZspzAYcCXvX/Q4U05CZdy65N+e7j58&#10;4ixE4SphwamSH1TgN9P3764bP1ED2ICtFDIK4sKk8SXfxOgnRRHkRtUiXIBXjowasBaRVFwXFYqG&#10;ote2GPR646IBrDyCVCHQ7W1r5NMcX2sl46PWQUVmS061xXxiPlfpLKbXYrJG4TdGHssQ/1BFLYyj&#10;pKdQtyIKtkXzKlRtJEIAHS8k1AVobaTKPVA3/d5v3Sw3wqvcCw0n+NOYwv8LKx92S79AGkPjwySQ&#10;mLrYa6yZtsZ/pzfNfVGlbJ/HdjiNTe0jk3Q5HF6Nx2POJJlGvcv+MI+1aMOkcB5D/KygZkkoeUQj&#10;3NqmzsRE7O5DpPQE72CknIvJUjxYlcDWfVWamSpXki4yT9TcItsJemEhpXJxlF6V4mV0Qmlj7clx&#10;mNP+0fGIT64qc+hvnE8eOTO4eHKujQN8K7uN/WPJusV3E2j7TiNYQXVYIENoGRy8vDM0zHsR4kIg&#10;UZbITWsYH+nQFpqSw1HibAP48637hCcmkZWzhlag5OHHVqDizH5xxLGr/miUdiYro8uPA1LwpWX1&#10;0uK29RzoDfq08F5mMeGj7USNUD/Tts5SVjIJJyl3yWXETpnHdjVp36WazTKM9sSLeO+WXnZkTER5&#10;2j8L9B2jiIoP0K3LK1K12PQeDmbbCNpkxp3nepw37VgmzvE/SEv8Us+o8681/QUAAP//AwBQSwME&#10;FAAGAAgAAAAhADBu1lbgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvd&#10;JKRNjNkUsQoqItiKeNxmp0kwOxuy2yb+e8eTHof38eZ75Xq2vTjh6DtHCuJFBAKpdqajRsH77uEq&#10;B+GDJqN7R6jgGz2sq/OzUhfGTfSGp21oBJeQL7SCNoShkNLXLVrtF25A4uzgRqsDn2MjzagnLre9&#10;TKJoJa3uiD+0esC7Fuuv7dEq0MvX1H18Pq7uXzbx8vnwtIsmu1Hq8mK+vQERcA5/MPzqszpU7LR3&#10;RzJe9AryPMsYVZCkvImB6zROQOw5yXKQVSn/L6h+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAG5b3khPAgAA/QQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhADBu1lbgAAAACQEAAA8AAAAAAAAAAAAAAAAAqQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAC2BQAAAAA=&#10;" fillcolor="#ffc310 [3031]" stroked="f">
+              <v:fill color2="#fcbd00 [3175]" rotate="t" colors="0 #ffc746;.5 #ffc600;1 #e5b600" focus="100%" type="gradient">
+                <o:fill v:ext="view" type="gradientUnscaled"/>
+              </v:fill>
+              <v:shadow on="t" color="black" opacity="41287f" offset="0,1.5pt"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00876741">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251740160" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="609D5398" wp14:editId="07476C3D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>5600948</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>180975</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="405765" cy="182880"/>
               <wp:effectExtent l="0" t="0" r="13335" b="7620"/>
               <wp:wrapNone/>
-              <wp:docPr id="855152427" name="Text Box 25"/>
+              <wp:docPr id="553739943" name="Text Box 25"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="405765" cy="182880"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="FFFF00"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="257BFE90" w14:textId="77777777" w:rsidR="000221BB" w:rsidRPr="00904025" w:rsidRDefault="000221BB" w:rsidP="000221BB">
+                        <w:p w14:paraId="57D9DBAB" w14:textId="77777777" w:rsidR="00876741" w:rsidRPr="000B08E9" w:rsidRDefault="00876741" w:rsidP="00876741">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                              <w:bCs/>
-                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                 <w14:schemeClr w14:val="dk1">
                                   <w14:alpha w14:val="60000"/>
                                 </w14:schemeClr>
                               </w14:shadow>
                               <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                 <w14:noFill/>
                                 <w14:prstDash w14:val="solid"/>
                                 <w14:round/>
                               </w14:textOutline>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00904025">
+                          <w:r w:rsidRPr="000B08E9">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                              <w:bCs/>
-                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                 <w14:schemeClr w14:val="dk1">
                                   <w14:alpha w14:val="60000"/>
                                 </w14:schemeClr>
                               </w14:shadow>
                               <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                 <w14:noFill/>
                                 <w14:prstDash w14:val="solid"/>
                                 <w14:round/>
                               </w14:textOutline>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
-                          <w:r w:rsidRPr="00904025">
+                          <w:r w:rsidRPr="000B08E9">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                              <w:bCs/>
-                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                 <w14:schemeClr w14:val="dk1">
                                   <w14:alpha w14:val="60000"/>
                                 </w14:schemeClr>
                               </w14:shadow>
                               <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                 <w14:noFill/>
                                 <w14:prstDash w14:val="solid"/>
                                 <w14:round/>
                               </w14:textOutline>
                             </w:rPr>
                             <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
                           </w:r>
-                          <w:r w:rsidRPr="00904025">
+                          <w:r w:rsidRPr="000B08E9">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                              <w:bCs/>
-                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                 <w14:schemeClr w14:val="dk1">
                                   <w14:alpha w14:val="60000"/>
                                 </w14:schemeClr>
                               </w14:shadow>
                               <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                 <w14:noFill/>
                                 <w14:prstDash w14:val="solid"/>
                                 <w14:round/>
                               </w14:textOutline>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00ED0109">
+                          <w:r w:rsidRPr="000B08E9">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                              <w:bCs/>
+                              <w:b/>
                               <w:noProof/>
-                              <w:color w:val="000000" w:themeColor="text1"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                 <w14:schemeClr w14:val="dk1">
                                   <w14:alpha w14:val="60000"/>
                                 </w14:schemeClr>
                               </w14:shadow>
                               <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                 <w14:noFill/>
                                 <w14:prstDash w14:val="solid"/>
                                 <w14:round/>
                               </w14:textOutline>
                             </w:rPr>
-                            <w:t>7</w:t>
+                            <w:t>3</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00904025">
+                          <w:r w:rsidRPr="000B08E9">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                              <w:bCs/>
-                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                 <w14:schemeClr w14:val="dk1">
                                   <w14:alpha w14:val="60000"/>
                                 </w14:schemeClr>
                               </w14:shadow>
                               <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                 <w14:noFill/>
                                 <w14:prstDash w14:val="solid"/>
                                 <w14:round/>
                               </w14:textOutline>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="3C649843" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;margin-left:444.15pt;margin-top:14.25pt;width:31.95pt;height:14.4pt;z-index:251626496;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCYLejFvAIAALkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuOmzAQfa/Uf7D8znIpJICWrHZDqCpt&#10;L9JuP8ABE6yCTW0nsK367x2bkGS3faja8mANvpyZM3Nmrm/GrkUHKhUTPMP+lYcR5aWoGN9l+PNj&#10;4cQYKU14RVrBaYafqMI3q9evroc+pYFoRFtRiQCEq3ToM9xo3aeuq8qGdkRdiZ5yOKyF7IiGX7lz&#10;K0kGQO9aN/C8hTsIWfVSlFQp2M2nQ7yy+HVNS/2xrhXVqM0wxKbtKu26Nau7uibpTpK+YeUxDPIX&#10;UXSEcXB6gsqJJmgv2S9QHSulUKLWV6XoXFHXrKSWA7DxvRdsHhrSU8sFkqP6U5rU/4MtPxw+ScSq&#10;DMdR5EdBGCwx4qSDUj3SUaM7MaIgMmkaepXC7Yce7usR9qHclrLq70X5RSEu1g3hO3orpRgaSioI&#10;0zcv3YunE44yINvhvajAD9lrYYHGWnYmh5AVBOhQrqdTiUwsJWyGXrRcRBiVcOTHQRzbEroknR/3&#10;Uum3VHTIGBmWoAALTg73SptgSDpfMb64KFjbWhW0/NkGXJx2wDU8NWcmCFvU74mXbOJNHDphsNg4&#10;oZfnzm2xDp1F4S+j/E2+Xuf+D+PXD9OGVRXlxs0sMD/8swIepT5J4yQxJVpWGTgTkpK77bqV6EBA&#10;4IX9bMrh5HzNfR6GTQJweUHJD0LvLkicYhEvnbAIIydZerHj+cldsvDCJMyL55TuGaf/TgkNGU4i&#10;0Jilcw76N9y8udgX3EjaMQ0jpGUdaNgz39TURoEbXtnSasLayb5IhQn/nAoo91xoq1cj0UmsetyO&#10;tkP8N3MfbEX1BAqWAhQGMoX5B0Yj5DeMBpglGVZf90RSjNp3HLrADJ7ZkLOxnQ3CS3iaYY3RZK71&#10;NKD2vWS7BpCnPuPiFjqlZlbFpqWmKI79BfPBkjnOMjOALv/trfPEXf0EAAD//wMAUEsDBBQABgAI&#10;AAAAIQBWwj9H3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8QwEIXvgv8hjODNTU3pGmvT&#10;RQSFIoiu0nO2mW2KzaQ22d36740nPQ7v471vqs3iRnbEOQyeFFyvMmBInTcD9Qo+3h+vJLAQNRk9&#10;ekIF3xhgU5+fVbo0/kRveNzGnqUSCqVWYGOcSs5DZ9HpsPITUsr2fnY6pnPuuZn1KZW7kYssW3On&#10;B0oLVk/4YLH73B5cGrFTky/PzUTtV/P69NK6tdi3Sl1eLPd3wCIu8Q+GX/2kDnVy2vkDmcBGBVLK&#10;PKEKhCyAJeC2EALYTkFxkwOvK/7/g/oHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmC3o&#10;xbwCAAC5BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;VsI/R94AAAAJAQAADwAAAAAAAAAAAAAAAAAWBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAACEGAAAAAA==&#10;" filled="f" stroked="f" strokecolor="yellow">
+            <v:shape w14:anchorId="609D5398" id="Text Box 25" o:spid="_x0000_s1044" type="#_x0000_t202" style="position:absolute;margin-left:441pt;margin-top:14.25pt;width:31.95pt;height:14.4pt;z-index:251740160;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBlBel52QEAAJcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06QVu1RR09Wyq0VI&#10;y0Va+ICJ4yQWiceM3Sbl6xk7TZfLG+LFmozt43OZ7G6moRdHTd6gLeV6lUuhrcLa2LaUX788vNpK&#10;4QPYGnq0upQn7eXN/uWL3egKvcEO+1qTYBDri9GVsgvBFVnmVacH8Ct02vJmgzRA4E9qs5pgZPSh&#10;zzZ5fp2NSLUjVNp77t7Pm3Kf8JtGq/CpabwOoi8lcwtppbRWcc32OyhaAtcZdaYB/8BiAGP50QvU&#10;PQQQBzJ/QQ1GEXpswkrhkGHTGKWTBlazzv9Q89SB00kLm+PdxSb//2DVx+OT+0wiTG9x4gCTCO8e&#10;UX3zwuJdB7bVt0Q4dhpqfngdLctG54vz1Wi1L3wEqcYPWHPIcAiYgKaGhugK6xSMzgGcLqbrKQjF&#10;zdf51ZvrKykUb623m+02hZJBsVx25MM7jYOIRSmJM03gcHz0IZKBYjkS37L4YPo+5drb3xp8MHYS&#10;+ch3Zh6mahKmLuUmKotaKqxPrIZwnhaebi46pB9SjDwppfTfD0Baiv69ZUfiWC0FLUW1FGAVXy1l&#10;kGIu78I8fgdHpu0Yefbc4i271pik6JnFmS6nn4SeJzWO16/f6dTz/7T/CQAA//8DAFBLAwQUAAYA&#10;CAAAACEAsFzkr98AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCN7sxNTWN&#10;2RQRFIIgWiXnbfY1CWbfrtltG/+9z5Mehxlmvik3sx3FEacwOFJwvUhAILXODNQp+Hh/vMpBhKjJ&#10;6NERKvjGAJvq/KzUhXEnesPjNnaCSygUWkEfoy+kDG2PVoeF80js7d1kdWQ5ddJM+sTldpRpkqyk&#10;1QPxQq89PvTYfm4Plkd6Xy/n59pT81W/Pr00dpXuG6UuL+b7OxAR5/gXhl98RoeKmXbuQCaIUUGe&#10;p/wlKkjzDAQH1jfZGsROQXa7BFmV8v+D6gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBl&#10;Bel52QEAAJcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCwXOSv3wAAAAkBAAAPAAAAAAAAAAAAAAAAADMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAPwUAAAAA&#10;" filled="f" stroked="f" strokecolor="yellow">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="257BFE90" w14:textId="77777777" w:rsidR="000221BB" w:rsidRPr="00904025" w:rsidRDefault="000221BB" w:rsidP="000221BB">
+                  <w:p w14:paraId="57D9DBAB" w14:textId="77777777" w:rsidR="00876741" w:rsidRPr="000B08E9" w:rsidRDefault="00876741" w:rsidP="00876741">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                        <w:bCs/>
-                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                           <w14:schemeClr w14:val="dk1">
                             <w14:alpha w14:val="60000"/>
                           </w14:schemeClr>
                         </w14:shadow>
                         <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                           <w14:noFill/>
                           <w14:prstDash w14:val="solid"/>
                           <w14:round/>
                         </w14:textOutline>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00904025">
+                    <w:r w:rsidRPr="000B08E9">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                        <w:bCs/>
-                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                           <w14:schemeClr w14:val="dk1">
                             <w14:alpha w14:val="60000"/>
                           </w14:schemeClr>
                         </w14:shadow>
                         <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                           <w14:noFill/>
                           <w14:prstDash w14:val="solid"/>
                           <w14:round/>
                         </w14:textOutline>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
-                    <w:r w:rsidRPr="00904025">
+                    <w:r w:rsidRPr="000B08E9">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                        <w:bCs/>
-                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                           <w14:schemeClr w14:val="dk1">
                             <w14:alpha w14:val="60000"/>
                           </w14:schemeClr>
                         </w14:shadow>
                         <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                           <w14:noFill/>
                           <w14:prstDash w14:val="solid"/>
                           <w14:round/>
                         </w14:textOutline>
                       </w:rPr>
                       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
                     </w:r>
-                    <w:r w:rsidRPr="00904025">
+                    <w:r w:rsidRPr="000B08E9">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                        <w:bCs/>
-                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                           <w14:schemeClr w14:val="dk1">
                             <w14:alpha w14:val="60000"/>
                           </w14:schemeClr>
                         </w14:shadow>
                         <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                           <w14:noFill/>
                           <w14:prstDash w14:val="solid"/>
                           <w14:round/>
                         </w14:textOutline>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00ED0109">
+                    <w:r w:rsidRPr="000B08E9">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                        <w:bCs/>
+                        <w:b/>
                         <w:noProof/>
-                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                           <w14:schemeClr w14:val="dk1">
                             <w14:alpha w14:val="60000"/>
                           </w14:schemeClr>
                         </w14:shadow>
                         <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                           <w14:noFill/>
                           <w14:prstDash w14:val="solid"/>
                           <w14:round/>
                         </w14:textOutline>
                       </w:rPr>
-                      <w:t>7</w:t>
+                      <w:t>3</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00904025">
+                    <w:r w:rsidRPr="000B08E9">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                        <w:bCs/>
-                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                           <w14:schemeClr w14:val="dk1">
                             <w14:alpha w14:val="60000"/>
                           </w14:schemeClr>
                         </w14:shadow>
                         <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                           <w14:noFill/>
                           <w14:prstDash w14:val="solid"/>
                           <w14:round/>
                         </w14:textOutline>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
-[...155 lines deleted...]
-    <w:r>
+    <w:r w:rsidR="00876741">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
+  <w:p w14:paraId="79CC5E5E" w14:textId="3C6557CE" w:rsidR="000221BB" w:rsidRPr="00FD7BC5" w:rsidRDefault="000221BB" w:rsidP="000221BB">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4252"/>
+        <w:tab w:val="clear" w:pos="8504"/>
+        <w:tab w:val="left" w:pos="2335"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="26443647" w14:textId="77777777" w:rsidR="00A325B5" w:rsidRDefault="00A325B5">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D9DD310" w14:textId="77777777" w:rsidR="00270000" w:rsidRDefault="00270000">
+    <w:p w14:paraId="5E4F9A31" w14:textId="77777777" w:rsidR="00E04997" w:rsidRDefault="00E04997">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03237201" w14:textId="77777777" w:rsidR="00270000" w:rsidRDefault="00270000">
+    <w:p w14:paraId="2C73C864" w14:textId="77777777" w:rsidR="00E04997" w:rsidRDefault="00E04997">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="347A5509" w14:textId="14D15E14" w:rsidR="008B7652" w:rsidRDefault="008B7652" w:rsidP="008B7652">
+    <w:p w14:paraId="7B210A57" w14:textId="72364B38" w:rsidR="0048627C" w:rsidRPr="0048627C" w:rsidRDefault="0048627C" w:rsidP="0048627C">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
-      </w:pPr>
+        <w:ind w:left="154" w:hanging="154"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0048627C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0048627C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B92C18">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Filiação Acadêmica</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048627C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B92C18">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00B92C18" w:rsidRPr="00B92C18">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-mail, e ORCID</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048627C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="541D0559" w14:textId="3F12D299" w:rsidR="008B7652" w:rsidRDefault="008B7652" w:rsidP="008B7652">
+    <w:p w14:paraId="4A73E3A9" w14:textId="4CF78BEC" w:rsidR="0048627C" w:rsidRPr="0048627C" w:rsidRDefault="0048627C" w:rsidP="00B92C18">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
-      </w:pPr>
+        <w:ind w:left="154" w:hanging="154"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0048627C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0048627C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B92C18">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Filiação Acadêmica</w:t>
+      </w:r>
+      <w:r w:rsidR="00B92C18" w:rsidRPr="0048627C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B92C18">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00B92C18" w:rsidRPr="00B92C18">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-mail, e ORCID</w:t>
+      </w:r>
+      <w:r w:rsidR="00B92C18" w:rsidRPr="0048627C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="78630151" w14:textId="50260D4D" w:rsidR="008B7652" w:rsidRPr="00361CFB" w:rsidRDefault="008B7652" w:rsidP="008B7652">
-[...6 lines deleted...]
-        <w:ind w:left="154" w:right="-23" w:hanging="154"/>
+    <w:p w14:paraId="2B3DF253" w14:textId="1A526F2C" w:rsidR="0048627C" w:rsidRPr="0048627C" w:rsidRDefault="0048627C" w:rsidP="00B92C18">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotaderodap"/>
+        <w:ind w:left="154" w:hanging="154"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0048627C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidR="00B92C18">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B92C18">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Filiação Acadêmica</w:t>
+      </w:r>
+      <w:r w:rsidR="00B92C18" w:rsidRPr="0048627C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B92C18">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00B92C18" w:rsidRPr="00B92C18">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-mail, e ORCID</w:t>
+      </w:r>
+      <w:r w:rsidR="00B92C18" w:rsidRPr="0048627C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="4E4BAA21" w14:textId="36BB4A2B" w:rsidR="007A4521" w:rsidRPr="00904025" w:rsidRDefault="007A4521" w:rsidP="00904025">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E193795" w14:textId="77777777" w:rsidR="00A325B5" w:rsidRDefault="00A325B5">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="420B937E" w14:textId="32AD72AD" w:rsidR="000B08E9" w:rsidRDefault="00D01C03" w:rsidP="000B08E9">
     <w:pPr>
       <w:ind w:right="-994"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251643904" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B08789D" wp14:editId="4A191CC0">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251747328" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B6CC92E" wp14:editId="5297173D">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="margin">
-                <wp:posOffset>-434340</wp:posOffset>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>4863</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>17145</wp:posOffset>
+                <wp:posOffset>-218364</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="6610350" cy="9525"/>
-[...63 lines deleted...]
-              <wp:extent cx="1828800" cy="1828800"/>
+              <wp:extent cx="6330258" cy="441960"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1681878696" name="Caixa de Texto 1"/>
+              <wp:docPr id="91685618" name="Caixa de Texto 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1828800" cy="1828800"/>
+                        <a:ext cx="6330258" cy="441960"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="13C516D3" w14:textId="77777777" w:rsidR="007A4521" w:rsidRPr="002A69E4" w:rsidRDefault="007A4521" w:rsidP="001379AB">
+                        <w:p w14:paraId="41B53EEA" w14:textId="2FA7B98E" w:rsidR="000B08E9" w:rsidRPr="00E93C9F" w:rsidRDefault="000B08E9" w:rsidP="000B08E9">
                           <w:pPr>
-                            <w:ind w:right="-994"/>
+                            <w:ind w:right="-100"/>
+                            <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="002A69E4">
+                          <w:r w:rsidRPr="00E93C9F">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
                             </w:rPr>
-                            <w:t>Revista ReACT: Teresina, v. , n. , p.  -  Ed. Nov. 30 de 2025</w:t>
+                            <w:t xml:space="preserve">ReACT, v. </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00A325B5">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t>xx</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00E93C9F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t>, n.</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00D01C03">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00A325B5">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t>xx</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00E93C9F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t>, p.</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00D01C03">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> 1-</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00A325B5">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t>xx</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00D01C03">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">, </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00A325B5">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t>Mes</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00D01C03">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">, </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00E93C9F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t>20</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00A325B5">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t>xx</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="0B095A52" w14:textId="77777777" w:rsidR="007A4521" w:rsidRPr="002A69E4" w:rsidRDefault="007A4521" w:rsidP="001379AB">
+                        <w:p w14:paraId="613B7BDC" w14:textId="77777777" w:rsidR="000B08E9" w:rsidRPr="00E93C9F" w:rsidRDefault="000B08E9" w:rsidP="000B08E9">
                           <w:pPr>
                             <w:ind w:right="-994"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFF00"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
-                  </wps:wsp>
-[...460 lines deleted...]
-                    <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="2CB42238" id="Conector reto 6" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251640832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="-35.65pt,15.65pt" to="392.15pt,16.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBT6b008AEAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uP2yAQvlfqf0DcGztJk/VacfaQ1fbS&#10;R9TXnWBIUIFBwObx7zuA4652W6mq6sPIAzPfzPfNsLo7G02OwgcFtqPTSU2JsBx6Zfcd/fb14U1D&#10;SYjM9kyDFR29iEDv1q9frU6uFTM4gO6FJwhiQ3tyHT3E6NqqCvwgDAsTcMLipQRvWETX76vesxOi&#10;G13N6npZncD3zgMXIeDpfbmk64wvpeDxk5RBRKI7ir3FbH22u2Sr9Yq1e8/cQfGhDfYPXRimLBYd&#10;oe5ZZOTRqxdQRnEPAWSccDAVSKm4yByQzbR+xubLgTmRuaA4wY0yhf8Hyz8et56oHmfXLJp50yyW&#10;t5RYZnBWG5wYj+CJFxHIMml1cqHFlI3d+sELbusT8bP0hkit3HeEylIgOXLOSl9GpcU5Eo6Hi7fz&#10;+Wx+QwnHu5tmdpvAq4KS0JwP8Z0AQ9JPR7WySQfWsuP7EEvoNSQda5tsAK36B6V1dtIGiY325Mhw&#10;9rt9aUo/mg/Ql7NFjd9QOC9cCs9tPEHCphJ6lZgXrvkvXrQolT8Lifohp1JgBCo1+h/ToYK2GJlS&#10;JHY4JtWZ1h+ThtiUJvI2/23iGJ0rgo1jolEW/O+qxvO1VVnir6wL10R7B/0lTz7LgSuZ1RqeT9r5&#10;p35O//XI1z8BAAD//wMAUEsDBBQABgAIAAAAIQAVD39F3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9NTsMwEIX3SNzBmkrsWqdNoFWIU0EB0QWbthxgEk+TqLEdxW4Sbs90Bav5e3rvm2w7mVYM&#10;1PvGWQXLRQSCbOl0YysF36eP+QaED2g1ts6Sgh/ysM3v7zJMtRvtgYZjqASbWJ+igjqELpXSlzUZ&#10;9AvXkeXb2fUGA499JXWPI5ubVq6i6EkabCwn1NjRrqbycrwaBfv3w+k13kXjZzGcv3yiXf+GiVIP&#10;s+nlGUSgKfyJ4YbP6JAzU+GuVnvRKpivlzFLFcS3yoL1JuGm4MXqEWSeyf8f5L8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAU+m9NPABAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAFQ9/Rd4AAAAJAQAADwAAAAAAAAAAAAAAAABKBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFUFAAAAAA==&#10;" strokecolor="#7f7f7f [1612]" strokeweight=".5pt">
+            <v:shapetype w14:anchorId="3B6CC92E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
-            </v:line>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.4pt;margin-top:-17.2pt;width:498.45pt;height:34.8pt;z-index:-251569152;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCjP/fzEQIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5ykadYacYqsRYYB&#10;RVsgHXpWZDk2IIkapcTOfv0oxflYt9Owi0yRND/ee5rddUaznULfgC34aDDkTFkJZWM3Bf/+uvx0&#10;w5kPwpZCg1UF3yvP7+YfP8xal6sx1KBLhYyKWJ+3ruB1CC7PMi9rZYQfgFOWghWgEYGuuMlKFC1V&#10;NzobD4fTrAUsHYJU3pP34RDk81S/qpQMz1XlVWC64DRbSCemcx3PbD4T+QaFqxvZjyH+YQojGktN&#10;T6UeRBBsi80fpUwjETxUYSDBZFBVjVRpB9pmNHy3zaoWTqVdCBzvTjD5/1dWPu1W7gVZ6L5ARwRG&#10;QFrnc0/OuE9XoYlfmpRRnCDcn2BTXWCSnNOrq+H4moiWFJtMRrfThGt2/tuhD18VGBaNgiPRktAS&#10;u0cfqCOlHlNiMwvLRutEjba/OSgxerLziNEK3brr515Duad1EA5MeyeXDfV8FD68CCRqaQOSa3im&#10;o9LQFhx6i7Ma8Off/DGfEKcoZy1JpeD+x1ag4kx/s8TF7WgyidpKl8n15zFd8DKyvozYrbkHUuOI&#10;HoaTyYz5QR/NCsG8kaoXsSuFhJXUu+DhaN6Hg4DpVUi1WKQkUpMT4dGunIylI2gR0dfuTaDrYQ9E&#10;2BMcRSXyd+gfcuOf3i22gThI1ESAD6j2uJMSE2P9q4lSv7ynrPPbnv8CAAD//wMAUEsDBBQABgAI&#10;AAAAIQB898qg3AAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTM7LTsMwEAXQPRL/YA0Su9bpi9KQ&#10;SVXxkLpgQwl7Nx6SiHgcxdMm/XvMqixHd3Tvybaja9WZ+tB4RphNE1DEpbcNVwjF59vkEVQQw9a0&#10;ngnhQgG2+e1NZlLrB/6g80EqFUs4pAahFulSrUNZkzNh6jvimH373hmJZ19p25shlrtWz5PkQTvT&#10;cFyoTUfPNZU/h5NDELG72aV4dWH/Nb6/DHVSrkyBeH837p5ACY1yfYY/fqRDHk1Hf2IbVIsQ3YIw&#10;WSyXoGK82azXoI4Ii9UcdJ7p//78FwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKM/9/MR&#10;AgAAIwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHz3&#10;yqDcAAAABwEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="41B53EEA" w14:textId="2FA7B98E" w:rsidR="000B08E9" w:rsidRPr="00E93C9F" w:rsidRDefault="000B08E9" w:rsidP="000B08E9">
+                    <w:pPr>
+                      <w:ind w:right="-100"/>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00E93C9F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">ReACT, v. </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00A325B5">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:t>xx</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00E93C9F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:t>, n.</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00D01C03">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00A325B5">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:t>xx</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00E93C9F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:t>, p.</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00D01C03">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> 1-</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00A325B5">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:t>xx</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00D01C03">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">, </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00A325B5">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:t>Mes</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00D01C03">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">, </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00E93C9F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:t>20</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00A325B5">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:t>xx</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="613B7BDC" w14:textId="77777777" w:rsidR="000B08E9" w:rsidRPr="00E93C9F" w:rsidRDefault="000B08E9" w:rsidP="000B08E9">
+                    <w:pPr>
+                      <w:ind w:right="-994"/>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFF00"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-  </w:p>
-[...13 lines deleted...]
-    <w:r>
+    <w:r w:rsidR="000B08E9">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251639808" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55C698DB" wp14:editId="394EDE2A">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251749376" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A3E6A1A" wp14:editId="4ADD686C">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="margin">
-            <wp:posOffset>0</wp:posOffset>
+          <wp:positionH relativeFrom="leftMargin">
+            <wp:align>right</wp:align>
           </wp:positionH>
-          <wp:positionV relativeFrom="margin">
-            <wp:posOffset>-870956</wp:posOffset>
+          <wp:positionV relativeFrom="page">
+            <wp:align>top</wp:align>
           </wp:positionV>
-          <wp:extent cx="893445" cy="1234982"/>
-          <wp:effectExtent l="19050" t="19050" r="20955" b="22860"/>
+          <wp:extent cx="625005" cy="863925"/>
+          <wp:effectExtent l="19050" t="19050" r="9525" b="22225"/>
           <wp:wrapNone/>
-          <wp:docPr id="1414887472" name="Imagem 4" descr="Texto&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
+          <wp:docPr id="876771758" name="Imagem 4" descr="Texto&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1705201081" name="Imagem 4" descr="Texto&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
+                  <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                         <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                           <a14:imgLayer r:embed="rId2">
                             <a14:imgEffect>
                               <a14:sharpenSoften amount="25000"/>
                             </a14:imgEffect>
                           </a14:imgLayer>
                         </a14:imgProps>
                       </a:ext>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="893445" cy="1234982"/>
+                    <a:ext cx="625005" cy="863925"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:solidFill>
                       <a:schemeClr val="tx1"/>
                     </a:solidFill>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="000B08E9" w:rsidRPr="00357B7C">
       <w:rPr>
+        <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251746304" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FF8B425" wp14:editId="3F441AB7">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>222885</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7557770" cy="219075"/>
+          <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1736490883" name="Imagem 1736490883" descr="Forma&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="5" name="Imagem 5" descr="Forma&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId3">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect b="89708"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7557770" cy="219075"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="000B08E9">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251638784" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20E175BD" wp14:editId="21ADCB40">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251748352" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C7C6A7C" wp14:editId="5C0DF322">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="margin">
-                <wp:posOffset>-434340</wp:posOffset>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-1080135</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>17145</wp:posOffset>
+                <wp:posOffset>19050</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="6610350" cy="9525"/>
-              <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+              <wp:extent cx="7439025" cy="10448"/>
+              <wp:effectExtent l="0" t="0" r="28575" b="27940"/>
               <wp:wrapNone/>
-              <wp:docPr id="2029150885" name="Conector reto 6"/>
+              <wp:docPr id="875277037" name="Conector reto 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm flipV="1">
                         <a:off x="0" y="0"/>
-                        <a:ext cx="6610350" cy="9525"/>
-[...259 lines deleted...]
-                        <a:ext cx="6610350" cy="9525"/>
+                        <a:ext cx="7439025" cy="10448"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln>
                         <a:solidFill>
-                          <a:schemeClr val="bg1">
-[...1 lines deleted...]
-                          </a:schemeClr>
+                          <a:srgbClr val="FFFF00"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="1">
                         <a:schemeClr val="dk1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="dk1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="dk1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="5F102083" id="Conector reto 6" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251635712;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-35.35pt,15.9pt" to="485.15pt,16.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfTmqu7QEAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcG9tZOW2tOHvIanvp&#10;R9SPvRMMCSowCNg4+fcdwHFXbVeqqvqADMy8N+/NsL49G01OwgcFtqfNoqZEWA6Dsoeefvt6/+oN&#10;JSEyOzANVvT0IgK93bx8sR5dJ5ZwBD0ITxDEhm50PT3G6LqqCvwoDAsLcMLipQRvWMStP1SDZyOi&#10;G10t63pVjeAH54GLEPD0rlzSTcaXUvD4ScogItE9xdpiXn1e92mtNmvWHTxzR8WnMtg/VGGYskg6&#10;Q92xyMijV79BGcU9BJBxwcFUIKXiImtANU39i5ovR+ZE1oLmBDfbFP4fLP942nmihp629ap5fVPf&#10;tJRYZrBVW2wYj+CJFxHIKlk1utBhxtbu/LQLbueT7rP0hkit3ANOQXYCtZFzNvoyGy3OkXA8XK0a&#10;JMJ+cLx72y7bBF4VlITmfIjvBBiSfnqqlU02sI6d3odYQq8h6VjbtAbQarhXWudNGiCx1Z6cGLZ+&#10;fyhF6UfzAYZy1tb4TcR53lJ4LuMJEhaV0KukvGjNf/GiRWH+LCTah5oKwQxUOIbvzcSgLUamFIkV&#10;zkl1lvVs0hSb0kQe5r9NnKMzI9g4Jxplwf+JNZ6vpcoSf1VdtCbZexguufPZDpzI7Nb0etLIP93n&#10;9J9vfPMDAAD//wMAUEsDBBQABgAIAAAAIQAOUOtJ3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9BTsMwEEX3SNzBGiR2rV1cEZrGqaCAYMGmLQdw4mkSEduR7Sbh9gwrWM7M05/3i91sezZiiJ13&#10;ClZLAQxd7U3nGgWfp9fFA7CYtDO69w4VfGOEXXl9Vejc+MkdcDymhlGIi7lW0KY05JzHukWr49IP&#10;6Oh29sHqRGNouAl6onDb8zsh7rnVnaMPrR5w32L9dbxYBe8vh9OT3IvprRrPH3FtfHjWa6Vub+bH&#10;LbCEc/qD4Vef1KEkp8pfnImsV7DIREaoArmiCgRsMiGBVbSQEnhZ8P8Nyh8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAn05qru0BAAArBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEADlDrSd4AAAAJAQAADwAAAAAAAAAAAAAAAABHBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFIFAAAAAA==&#10;" strokecolor="#7f7f7f [1612]" strokeweight=".5pt">
+            <v:line w14:anchorId="29EC656D" id="Conector reto 6" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:-251568128;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-85.05pt,1.5pt" to="500.7pt,2.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCCOM4IwgEAANcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfqdNSYDdquoddlQuC&#10;FQvcXXvcWPhLtmnSf8/YabMrYCWEyGHksWfevDcz2dyM1pAjxKS96+hy0VACTnip3aGjX7/sXl1R&#10;kjJ3khvvoKMnSPRm+/LFZggtrHzvjYRIEMSldggd7XMOLWNJ9GB5WvgADh+Vj5ZndOOBycgHRLeG&#10;rZrmLRt8lCF6ASnh7d30SLcVXykQ+ZNSCTIxHUVuudpY7b5Ytt3w9hB56LU40+D/wMJy7bDoDHXH&#10;Myc/ov4NymoRffIqL4S3zCulBVQNqGbZ/KLmoecBqhZsTgpzm9L/gxUfj7fuPmIbhpDaFO5jUTGq&#10;aIkyOnzDmVZdyJSMtW2nuW0wZiLw8t369XWzekOJwLdls15flbayCabAhZjye/CWlENHjXZFFW/5&#10;8UPKU+glpFwbV2zyRsudNqY68bC/NZEcOc5xh19TR4c1noShV1LZo5J6yicDE+xnUERLZDxpqksG&#10;M6z8vjzzNg4jS4rC8nNSUzk/m3SOLWlQF+9vE+foWtG7PCda7Xz8U9U8XqiqKf6ietJaZO+9PNW5&#10;1nbg9tSJnDe9rOdTv6Y//o/bnwAAAP//AwBQSwMEFAAGAAgAAAAhAEJ43xjgAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxaO7QqUZpNhUCFC0JqCofe3NgkAXsdxU6a/j3u&#10;qRxX+zTzJt9M1rBR9751hJDMBTBNlVMt1Qif++0sBeaDJCWNI41w1h42xe1NLjPlTrTTYxlqFkPI&#10;ZxKhCaHLOPdVo630c9dpir9v11sZ4tnXXPXyFMOt4Q9CrLiVLcWGRnb6udHVbzlYhDH9SRcv5/eh&#10;e+Ov5e6w//rYmgTx/m56WgMLegpXGC76UR2K6HR0AynPDMIseRRJZBEWcdMFECJZAjsiLFfAi5z/&#10;X1D8AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAII4zgjCAQAA1wMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEJ43xjgAAAACQEAAA8AAAAAAAAA&#10;AAAAAAAAHAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAApBQAAAAA=&#10;" strokecolor="yellow" strokeweight=".5pt">
               <v:stroke joinstyle="miter"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-      <w:jc w:val="right"/>
+    <w:r w:rsidR="000B08E9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      </w:rPr>
-[...2 lines deleted...]
-      <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AACD938" wp14:editId="46E876A5">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251745280" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E354242" wp14:editId="1E713456">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="margin">
-                <wp:posOffset>-434340</wp:posOffset>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-1080135</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>17145</wp:posOffset>
+                <wp:posOffset>-457200</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="6610350" cy="9525"/>
-              <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+              <wp:extent cx="7639050" cy="638175"/>
+              <wp:effectExtent l="0" t="0" r="0" b="9525"/>
               <wp:wrapNone/>
-              <wp:docPr id="1318408643" name="Conector reto 6"/>
+              <wp:docPr id="181647081" name="Retângulo 35"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvCnPr/>
-[...63 lines deleted...]
-                    <wps:cNvSpPr txBox="1"/>
+                    <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1828800" cy="1828800"/>
+                        <a:ext cx="7639050" cy="638175"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
-                      <a:noFill/>
+                      <a:solidFill>
+                        <a:srgbClr val="00AC00"/>
+                      </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
-                    <wps:txbx>
-[...29 lines deleted...]
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                    <wps:style>
+                      <a:lnRef idx="2">
+                        <a:schemeClr val="accent1">
+                          <a:shade val="15000"/>
+                        </a:schemeClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="lt1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
-                      <a:spAutoFit/>
+                      <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="5FB0EF50" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...35 lines deleted...]
-            </v:shape>
+            <v:rect w14:anchorId="1D73CF7A" id="Retângulo 35" o:spid="_x0000_s1026" style="position:absolute;margin-left:-85.05pt;margin-top:-36pt;width:601.5pt;height:50.25pt;z-index:-251571200;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBSE87ugAIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X22nTT+COkWQosOA&#10;oivWDj0rspQYkEWNUuJkv36U/JGuK3YYdrEl8fGRfCJ1fbNvDNsp9DXYkhcnOWfKSqhquy759+e7&#10;T5ec+SBsJQxYVfKD8vxm/vHDdetmagIbMJVCRiTWz1pX8k0IbpZlXm5UI/wJOGXJqAEbEWiL66xC&#10;0RJ7Y7JJnp9nLWDlEKTynk5vOyOfJ36tlQxftfYqMFNyyi2kL6bvKn6z+bWYrVG4TS37NMQ/ZNGI&#10;2lLQkepWBMG2WP9B1dQSwYMOJxKaDLSupUo1UDVF/qaap41wKtVC4ng3yuT/H6182D25RyQZWudn&#10;npaxir3GJv4pP7ZPYh1GsdQ+MEmHF+enV/mUNJVkOz+9LC6mUc3s6O3Qh88KGhYXJUe6jKSR2N37&#10;0EEHSAzmwdTVXW1M2uB6tTTIdiJeXL5Y5umuiP03mLERbCG6dYzxJDvWklbhYFTEGftNaVZXlP0k&#10;ZZLaTI1xhJTKhqIzbUSluvDFND9Gj40ZPVKliTAya4o/cvcEA7IjGbi7LHt8dFWpS0fn/G+Jdc6j&#10;R4oMNozOTW0B3yMwVFUfucMPInXSRJVWUB0ekSF0M+KdvKvp3u6FD48CaSjoqmnQw1f6aANtyaFf&#10;cbYB/PneecRTr5KVs5aGrOT+x1ag4sx8sdTFV8XZWZzKtDmbXkxog68tq9cWu22WQO1Q0JPiZFpG&#10;fDDDUiM0L/QeLGJUMgkrKXbJZcBhswzd8NOLItVikWA0iU6Ee/vkZCSPqsa+fN6/CHR98wZq+wcY&#10;BlLM3vRwh42eFhbbALpODX7Utdebpjg1Tv/ixGfi9T6hju/i/BcAAAD//wMAUEsDBBQABgAIAAAA&#10;IQALWVQ84AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsWjvhkTbEqRAS&#10;C3ZQCt26sZtE2OPIdtOUr2e6Kru5mqP7qFaTs2w0IfYeJWRzAcxg43WPrYTN5+tsASwmhVpZj0bC&#10;yURY1ddXlSq1P+KHGdepZWSCsVQSupSGkvPYdMapOPeDQfrtfXAqkQwt10EdydxZngvxyJ3qkRI6&#10;NZiXzjQ/64OjkO3729ey0GGD35kYT4P9TfdWytub6fkJWDJTusBwrk/VoaZOO39AHZmVMMsKkRFL&#10;V5HTqjMi7vIlsJ2EfPEAvK74/xH1HwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBSE87u&#10;gAIAAF8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAL&#10;WVQ84AAAAAwBAAAPAAAAAAAAAAAAAAAAANoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" fillcolor="#00ac00" stroked="f" strokeweight="1pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1A53A997" w14:textId="7F0BCE0D" w:rsidR="007A4521" w:rsidRDefault="007A4521" w:rsidP="00904025">
+  <w:p w14:paraId="51262A2E" w14:textId="77777777" w:rsidR="000B08E9" w:rsidRPr="00904025" w:rsidRDefault="000B08E9" w:rsidP="000B08E9">
+    <w:pPr>
+      <w:ind w:right="-994"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="402D05A5" w14:textId="77777777" w:rsidR="000B08E9" w:rsidRDefault="000B08E9" w:rsidP="000B08E9">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="169DD402" w14:textId="05CC4F84" w:rsidR="007A4521" w:rsidRPr="00904025" w:rsidRDefault="0029393B" w:rsidP="00904025">
-[...228 lines deleted...]
-  </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-[...690 lines deleted...]
-  <w:p w14:paraId="094DAFB3" w14:textId="4EA9B8F1" w:rsidR="00F55028" w:rsidRPr="000221BB" w:rsidRDefault="00F55028" w:rsidP="000221BB">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1368EE5B" w14:textId="77777777" w:rsidR="00A325B5" w:rsidRDefault="00A325B5">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E52A34E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -16081,50 +5902,452 @@
         <w:dstrike w:val="0"/>
         <w:u w:val="none"/>
         <w:effect w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:u w:val="none"/>
         <w:effect w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20A33860"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F146AD92"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1211"/>
+        </w:tabs>
+        <w:ind w:left="1211" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1931"/>
+        </w:tabs>
+        <w:ind w:left="1931" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2651"/>
+        </w:tabs>
+        <w:ind w:left="2651" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3371"/>
+        </w:tabs>
+        <w:ind w:left="3371" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4091"/>
+        </w:tabs>
+        <w:ind w:left="4091" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4811"/>
+        </w:tabs>
+        <w:ind w:left="4811" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5531"/>
+        </w:tabs>
+        <w:ind w:left="5531" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6251"/>
+        </w:tabs>
+        <w:ind w:left="6251" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6971"/>
+        </w:tabs>
+        <w:ind w:left="6971" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B43683D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="94D8CC04"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1211"/>
+        </w:tabs>
+        <w:ind w:left="1211" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1931"/>
+        </w:tabs>
+        <w:ind w:left="1931" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2651"/>
+        </w:tabs>
+        <w:ind w:left="2651" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3371"/>
+        </w:tabs>
+        <w:ind w:left="3371" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4091"/>
+        </w:tabs>
+        <w:ind w:left="4091" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4811"/>
+        </w:tabs>
+        <w:ind w:left="4811" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5531"/>
+        </w:tabs>
+        <w:ind w:left="5531" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6251"/>
+        </w:tabs>
+        <w:ind w:left="6251" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6971"/>
+        </w:tabs>
+        <w:ind w:left="6971" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44430CE9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F8301122"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="455F1658"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6FB4DB56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ModelodeTituloPrincipal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
@@ -16194,51 +6417,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="472222A0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9946B918"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Seo"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
@@ -16286,51 +6509,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D97614C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C0E25A3C"/>
     <w:lvl w:ilvl="0" w:tplc="55FC058A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16402,51 +6625,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E524020"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="834A54EE"/>
     <w:lvl w:ilvl="0" w:tplc="0416000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16515,51 +6738,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FAA3CFA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="22BCDEF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -16664,51 +6887,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65D620CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="121E70BE"/>
     <w:lvl w:ilvl="0" w:tplc="0416000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -16750,1467 +6973,1602 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-[...8 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="1" w16cid:durableId="1072001573">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="2" w16cid:durableId="587999688">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="3" w16cid:durableId="1388332526">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2090419805">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1431897854">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1159079189">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="416295419">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="611208502">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="3"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1563131459">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="10" w16cid:durableId="1188644238">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="387923768">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="810094199">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="498008196">
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="1"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049" style="mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fill="f" fillcolor="white" stroke="f">
+    <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fill="f" fillcolor="white" stroke="f">
       <v:fill color="white" on="f"/>
       <v:stroke on="f"/>
       <o:colormru v:ext="edit" colors="#eaeaea,silver,#fce1bc"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000648A5"/>
     <w:rsid w:val="00001535"/>
     <w:rsid w:val="00001F7E"/>
     <w:rsid w:val="00004041"/>
     <w:rsid w:val="00004261"/>
     <w:rsid w:val="00005492"/>
     <w:rsid w:val="00006CC1"/>
     <w:rsid w:val="00007672"/>
+    <w:rsid w:val="00007886"/>
     <w:rsid w:val="00013437"/>
     <w:rsid w:val="000137B6"/>
     <w:rsid w:val="00017AFF"/>
     <w:rsid w:val="000211AD"/>
     <w:rsid w:val="000221BB"/>
     <w:rsid w:val="000230B5"/>
+    <w:rsid w:val="00024EFD"/>
     <w:rsid w:val="00025558"/>
     <w:rsid w:val="00026BDB"/>
     <w:rsid w:val="00027B88"/>
     <w:rsid w:val="000333F2"/>
     <w:rsid w:val="00033E56"/>
     <w:rsid w:val="0003500F"/>
     <w:rsid w:val="000371DF"/>
     <w:rsid w:val="00037CF7"/>
     <w:rsid w:val="00041828"/>
     <w:rsid w:val="00041FFD"/>
     <w:rsid w:val="00043C2C"/>
     <w:rsid w:val="0004668A"/>
     <w:rsid w:val="000475D2"/>
     <w:rsid w:val="00047B23"/>
     <w:rsid w:val="00052EC5"/>
     <w:rsid w:val="00053AB1"/>
+    <w:rsid w:val="00055A49"/>
     <w:rsid w:val="00060889"/>
     <w:rsid w:val="000611DE"/>
     <w:rsid w:val="0006242C"/>
     <w:rsid w:val="000648A5"/>
     <w:rsid w:val="0006531D"/>
     <w:rsid w:val="00065930"/>
     <w:rsid w:val="00070F9A"/>
     <w:rsid w:val="0007179A"/>
     <w:rsid w:val="000728BC"/>
     <w:rsid w:val="00077CBE"/>
     <w:rsid w:val="00081036"/>
     <w:rsid w:val="0008262E"/>
     <w:rsid w:val="000850F8"/>
     <w:rsid w:val="0008574B"/>
     <w:rsid w:val="00085CF3"/>
     <w:rsid w:val="000870D5"/>
     <w:rsid w:val="0008768E"/>
     <w:rsid w:val="0009019A"/>
     <w:rsid w:val="00091768"/>
     <w:rsid w:val="00092FE7"/>
     <w:rsid w:val="00095E44"/>
     <w:rsid w:val="00096C70"/>
     <w:rsid w:val="000A056E"/>
     <w:rsid w:val="000A05D1"/>
     <w:rsid w:val="000A0C64"/>
     <w:rsid w:val="000A2B36"/>
     <w:rsid w:val="000A3F67"/>
     <w:rsid w:val="000A5E07"/>
     <w:rsid w:val="000A6245"/>
     <w:rsid w:val="000A7E13"/>
+    <w:rsid w:val="000B08E9"/>
     <w:rsid w:val="000B1C69"/>
     <w:rsid w:val="000B32C8"/>
     <w:rsid w:val="000B3BE6"/>
     <w:rsid w:val="000B6EFA"/>
     <w:rsid w:val="000B74C5"/>
     <w:rsid w:val="000C023D"/>
     <w:rsid w:val="000C17D5"/>
+    <w:rsid w:val="000C19B6"/>
     <w:rsid w:val="000C49C3"/>
+    <w:rsid w:val="000C51BC"/>
     <w:rsid w:val="000C60EA"/>
     <w:rsid w:val="000D04A5"/>
     <w:rsid w:val="000D3E03"/>
     <w:rsid w:val="000D5CE7"/>
     <w:rsid w:val="000E0AFD"/>
     <w:rsid w:val="000E0C38"/>
     <w:rsid w:val="000E36DD"/>
     <w:rsid w:val="000E3985"/>
     <w:rsid w:val="000E6C5D"/>
     <w:rsid w:val="000E77B2"/>
     <w:rsid w:val="000F3DEE"/>
+    <w:rsid w:val="000F409B"/>
     <w:rsid w:val="00100157"/>
     <w:rsid w:val="00101190"/>
     <w:rsid w:val="00102F00"/>
     <w:rsid w:val="00103096"/>
     <w:rsid w:val="0010324A"/>
     <w:rsid w:val="00103DE7"/>
     <w:rsid w:val="00104B95"/>
+    <w:rsid w:val="00105A5A"/>
     <w:rsid w:val="00114736"/>
     <w:rsid w:val="001150DE"/>
     <w:rsid w:val="00115CAF"/>
     <w:rsid w:val="00116555"/>
     <w:rsid w:val="001165AA"/>
     <w:rsid w:val="001178E7"/>
+    <w:rsid w:val="00117E47"/>
     <w:rsid w:val="00121883"/>
     <w:rsid w:val="0012210D"/>
     <w:rsid w:val="001244FA"/>
     <w:rsid w:val="001251D3"/>
     <w:rsid w:val="00125698"/>
+    <w:rsid w:val="0012782E"/>
     <w:rsid w:val="001303C3"/>
     <w:rsid w:val="00130AD6"/>
     <w:rsid w:val="0013233C"/>
     <w:rsid w:val="00133BD6"/>
     <w:rsid w:val="00133BF2"/>
     <w:rsid w:val="00135378"/>
     <w:rsid w:val="001355A5"/>
     <w:rsid w:val="00136996"/>
     <w:rsid w:val="001379AB"/>
     <w:rsid w:val="00137C05"/>
     <w:rsid w:val="00144B33"/>
     <w:rsid w:val="001458E1"/>
     <w:rsid w:val="00145BAD"/>
     <w:rsid w:val="00145EDD"/>
     <w:rsid w:val="00150A5D"/>
     <w:rsid w:val="00151093"/>
     <w:rsid w:val="0015285C"/>
     <w:rsid w:val="00152EFD"/>
     <w:rsid w:val="00154435"/>
     <w:rsid w:val="00157A79"/>
     <w:rsid w:val="00157D73"/>
     <w:rsid w:val="001613FA"/>
     <w:rsid w:val="00162565"/>
     <w:rsid w:val="001651A5"/>
     <w:rsid w:val="00170A6F"/>
+    <w:rsid w:val="001714D0"/>
     <w:rsid w:val="001716C4"/>
     <w:rsid w:val="00171776"/>
     <w:rsid w:val="001717A8"/>
     <w:rsid w:val="00172BBC"/>
     <w:rsid w:val="00173593"/>
     <w:rsid w:val="00176371"/>
     <w:rsid w:val="00183DC7"/>
     <w:rsid w:val="0018640F"/>
     <w:rsid w:val="001879CC"/>
     <w:rsid w:val="001879EF"/>
     <w:rsid w:val="001904C6"/>
     <w:rsid w:val="00190B5F"/>
     <w:rsid w:val="00195A3D"/>
     <w:rsid w:val="00196313"/>
     <w:rsid w:val="00197D96"/>
     <w:rsid w:val="001A01BC"/>
     <w:rsid w:val="001A0E2A"/>
+    <w:rsid w:val="001A30E3"/>
     <w:rsid w:val="001A43AB"/>
     <w:rsid w:val="001A47D7"/>
     <w:rsid w:val="001A72F8"/>
+    <w:rsid w:val="001A7308"/>
     <w:rsid w:val="001B222A"/>
     <w:rsid w:val="001B2EC4"/>
+    <w:rsid w:val="001B3A82"/>
     <w:rsid w:val="001B772B"/>
     <w:rsid w:val="001C0108"/>
     <w:rsid w:val="001C21D2"/>
     <w:rsid w:val="001C30C3"/>
     <w:rsid w:val="001C4E70"/>
     <w:rsid w:val="001C6E29"/>
     <w:rsid w:val="001C6E97"/>
     <w:rsid w:val="001C715A"/>
+    <w:rsid w:val="001C74B1"/>
     <w:rsid w:val="001C7E63"/>
+    <w:rsid w:val="001D06FA"/>
+    <w:rsid w:val="001D29D6"/>
     <w:rsid w:val="001D2B32"/>
     <w:rsid w:val="001D3588"/>
     <w:rsid w:val="001D43FF"/>
     <w:rsid w:val="001D6DA9"/>
     <w:rsid w:val="001D77D1"/>
     <w:rsid w:val="001E2725"/>
     <w:rsid w:val="001E2E25"/>
+    <w:rsid w:val="001E50D3"/>
     <w:rsid w:val="001E6F28"/>
     <w:rsid w:val="001E7E13"/>
     <w:rsid w:val="001F0331"/>
+    <w:rsid w:val="001F1990"/>
     <w:rsid w:val="001F3D58"/>
     <w:rsid w:val="001F4600"/>
     <w:rsid w:val="001F6381"/>
     <w:rsid w:val="001F75E6"/>
     <w:rsid w:val="00201AD0"/>
     <w:rsid w:val="00203368"/>
     <w:rsid w:val="00204016"/>
     <w:rsid w:val="002061E6"/>
     <w:rsid w:val="0020661B"/>
     <w:rsid w:val="002074F7"/>
     <w:rsid w:val="00210C6C"/>
+    <w:rsid w:val="00211A9F"/>
+    <w:rsid w:val="00212086"/>
     <w:rsid w:val="00213120"/>
     <w:rsid w:val="0021327C"/>
     <w:rsid w:val="00214A55"/>
     <w:rsid w:val="00215041"/>
     <w:rsid w:val="00215956"/>
     <w:rsid w:val="00217FF6"/>
     <w:rsid w:val="0022189B"/>
     <w:rsid w:val="00221CF7"/>
     <w:rsid w:val="00223DA9"/>
     <w:rsid w:val="0022522E"/>
     <w:rsid w:val="002252AD"/>
     <w:rsid w:val="00225DBC"/>
     <w:rsid w:val="0022728A"/>
     <w:rsid w:val="00227B9A"/>
     <w:rsid w:val="0023100E"/>
     <w:rsid w:val="0023217A"/>
     <w:rsid w:val="002351A3"/>
     <w:rsid w:val="00235A89"/>
     <w:rsid w:val="00235E7D"/>
     <w:rsid w:val="00237FC9"/>
+    <w:rsid w:val="00240149"/>
     <w:rsid w:val="00240F59"/>
     <w:rsid w:val="00240F61"/>
     <w:rsid w:val="00241FDA"/>
     <w:rsid w:val="0024203B"/>
     <w:rsid w:val="00242D8B"/>
     <w:rsid w:val="002477CD"/>
     <w:rsid w:val="0025530B"/>
+    <w:rsid w:val="00256E4F"/>
     <w:rsid w:val="00260042"/>
     <w:rsid w:val="0026006C"/>
     <w:rsid w:val="002613FB"/>
     <w:rsid w:val="00261885"/>
     <w:rsid w:val="002623C7"/>
     <w:rsid w:val="00263167"/>
     <w:rsid w:val="00263776"/>
     <w:rsid w:val="00263A04"/>
     <w:rsid w:val="0026739F"/>
     <w:rsid w:val="00270000"/>
     <w:rsid w:val="00270432"/>
     <w:rsid w:val="002712CA"/>
     <w:rsid w:val="00271984"/>
     <w:rsid w:val="00273F02"/>
     <w:rsid w:val="0027570D"/>
     <w:rsid w:val="00283212"/>
     <w:rsid w:val="002836BD"/>
     <w:rsid w:val="0028413B"/>
     <w:rsid w:val="00285845"/>
     <w:rsid w:val="00285B9F"/>
     <w:rsid w:val="00285C81"/>
+    <w:rsid w:val="00287F55"/>
     <w:rsid w:val="00291A05"/>
     <w:rsid w:val="00292DA3"/>
     <w:rsid w:val="0029334F"/>
     <w:rsid w:val="0029368E"/>
     <w:rsid w:val="0029393B"/>
     <w:rsid w:val="00295A4A"/>
     <w:rsid w:val="002976CD"/>
     <w:rsid w:val="002978CD"/>
     <w:rsid w:val="002A0B2A"/>
     <w:rsid w:val="002A290E"/>
     <w:rsid w:val="002A515B"/>
     <w:rsid w:val="002A5385"/>
     <w:rsid w:val="002A58FE"/>
     <w:rsid w:val="002A5B14"/>
     <w:rsid w:val="002A69E4"/>
     <w:rsid w:val="002A6DD1"/>
     <w:rsid w:val="002A6E21"/>
     <w:rsid w:val="002A71B6"/>
     <w:rsid w:val="002B077E"/>
     <w:rsid w:val="002B0C47"/>
     <w:rsid w:val="002B21FB"/>
     <w:rsid w:val="002B48A8"/>
     <w:rsid w:val="002B4EC0"/>
+    <w:rsid w:val="002B6D59"/>
     <w:rsid w:val="002C5335"/>
     <w:rsid w:val="002C6BED"/>
     <w:rsid w:val="002D124D"/>
     <w:rsid w:val="002D147F"/>
     <w:rsid w:val="002D16EF"/>
     <w:rsid w:val="002D2FFA"/>
     <w:rsid w:val="002D346C"/>
     <w:rsid w:val="002D5052"/>
     <w:rsid w:val="002D5624"/>
     <w:rsid w:val="002D5B0A"/>
     <w:rsid w:val="002E2F20"/>
     <w:rsid w:val="002E4498"/>
     <w:rsid w:val="002E5911"/>
     <w:rsid w:val="002F0078"/>
     <w:rsid w:val="002F014C"/>
     <w:rsid w:val="002F2144"/>
     <w:rsid w:val="002F2CD6"/>
     <w:rsid w:val="002F68A5"/>
     <w:rsid w:val="00301E05"/>
     <w:rsid w:val="0030333F"/>
     <w:rsid w:val="003034D4"/>
     <w:rsid w:val="003040E3"/>
     <w:rsid w:val="00304E55"/>
     <w:rsid w:val="003107C1"/>
     <w:rsid w:val="00314913"/>
     <w:rsid w:val="00315703"/>
     <w:rsid w:val="003163E9"/>
+    <w:rsid w:val="003171CD"/>
     <w:rsid w:val="003178A6"/>
     <w:rsid w:val="00321BC4"/>
     <w:rsid w:val="00323226"/>
     <w:rsid w:val="0032386C"/>
     <w:rsid w:val="00324ADA"/>
     <w:rsid w:val="00327CD0"/>
     <w:rsid w:val="00330BC8"/>
     <w:rsid w:val="0033368B"/>
     <w:rsid w:val="00336D3D"/>
     <w:rsid w:val="00341CBB"/>
     <w:rsid w:val="003437E1"/>
+    <w:rsid w:val="00346C97"/>
     <w:rsid w:val="00346FA5"/>
     <w:rsid w:val="00351EB5"/>
     <w:rsid w:val="00352467"/>
+    <w:rsid w:val="003534F4"/>
     <w:rsid w:val="00355AC5"/>
     <w:rsid w:val="00355B0A"/>
     <w:rsid w:val="00356442"/>
     <w:rsid w:val="00356785"/>
+    <w:rsid w:val="003603CD"/>
     <w:rsid w:val="003620FA"/>
     <w:rsid w:val="003638E7"/>
+    <w:rsid w:val="003644B9"/>
+    <w:rsid w:val="00365C10"/>
     <w:rsid w:val="00366A31"/>
     <w:rsid w:val="00366B85"/>
     <w:rsid w:val="003713B9"/>
     <w:rsid w:val="0037424A"/>
     <w:rsid w:val="00374DD4"/>
     <w:rsid w:val="00374FB2"/>
     <w:rsid w:val="00381887"/>
     <w:rsid w:val="003818BB"/>
     <w:rsid w:val="00382394"/>
     <w:rsid w:val="00384C92"/>
     <w:rsid w:val="00386D71"/>
     <w:rsid w:val="003916AE"/>
     <w:rsid w:val="00391F54"/>
     <w:rsid w:val="00392FD4"/>
     <w:rsid w:val="003944B8"/>
     <w:rsid w:val="00394CEC"/>
     <w:rsid w:val="00395652"/>
     <w:rsid w:val="00395A8C"/>
     <w:rsid w:val="003960A9"/>
     <w:rsid w:val="0039654C"/>
     <w:rsid w:val="003A0B91"/>
     <w:rsid w:val="003A12D5"/>
     <w:rsid w:val="003A5C33"/>
     <w:rsid w:val="003A6D7F"/>
     <w:rsid w:val="003A77ED"/>
     <w:rsid w:val="003B1645"/>
     <w:rsid w:val="003B1C28"/>
     <w:rsid w:val="003B2F93"/>
     <w:rsid w:val="003B3324"/>
     <w:rsid w:val="003B376B"/>
     <w:rsid w:val="003B6603"/>
+    <w:rsid w:val="003B7176"/>
+    <w:rsid w:val="003C0DEB"/>
     <w:rsid w:val="003C4C5A"/>
     <w:rsid w:val="003C4E54"/>
+    <w:rsid w:val="003C5995"/>
     <w:rsid w:val="003C6C16"/>
     <w:rsid w:val="003C6F43"/>
     <w:rsid w:val="003D0780"/>
     <w:rsid w:val="003D1F1D"/>
     <w:rsid w:val="003D270D"/>
     <w:rsid w:val="003D34A6"/>
     <w:rsid w:val="003D4B48"/>
+    <w:rsid w:val="003D6DB3"/>
     <w:rsid w:val="003D73AC"/>
     <w:rsid w:val="003E1601"/>
+    <w:rsid w:val="003E33D4"/>
     <w:rsid w:val="003E4E8B"/>
     <w:rsid w:val="003E705B"/>
     <w:rsid w:val="003F0082"/>
+    <w:rsid w:val="003F1243"/>
     <w:rsid w:val="003F2203"/>
     <w:rsid w:val="003F34CE"/>
     <w:rsid w:val="003F6ACB"/>
     <w:rsid w:val="0040187F"/>
     <w:rsid w:val="00402618"/>
+    <w:rsid w:val="004030F7"/>
     <w:rsid w:val="00403AFC"/>
     <w:rsid w:val="00404737"/>
+    <w:rsid w:val="004115F7"/>
     <w:rsid w:val="004127A7"/>
     <w:rsid w:val="0041395F"/>
     <w:rsid w:val="00414A4F"/>
     <w:rsid w:val="004152C4"/>
     <w:rsid w:val="00415398"/>
     <w:rsid w:val="0042013E"/>
     <w:rsid w:val="00423FDF"/>
     <w:rsid w:val="00424F80"/>
     <w:rsid w:val="00426C05"/>
     <w:rsid w:val="00431AAE"/>
     <w:rsid w:val="00432F20"/>
     <w:rsid w:val="00434281"/>
     <w:rsid w:val="00434765"/>
     <w:rsid w:val="00437510"/>
     <w:rsid w:val="00444E7A"/>
     <w:rsid w:val="00445372"/>
     <w:rsid w:val="00446448"/>
     <w:rsid w:val="00447128"/>
     <w:rsid w:val="00447463"/>
     <w:rsid w:val="00447F0C"/>
     <w:rsid w:val="00450071"/>
     <w:rsid w:val="004530B9"/>
     <w:rsid w:val="00453B8C"/>
     <w:rsid w:val="00454645"/>
     <w:rsid w:val="004553F0"/>
     <w:rsid w:val="004604B0"/>
     <w:rsid w:val="00460CAB"/>
     <w:rsid w:val="00461408"/>
     <w:rsid w:val="00462581"/>
     <w:rsid w:val="0046374D"/>
     <w:rsid w:val="0046485A"/>
     <w:rsid w:val="00472C2E"/>
     <w:rsid w:val="0047483D"/>
     <w:rsid w:val="0047528D"/>
     <w:rsid w:val="00476C6B"/>
     <w:rsid w:val="00476EEB"/>
     <w:rsid w:val="00477899"/>
+    <w:rsid w:val="00480753"/>
     <w:rsid w:val="00481B78"/>
     <w:rsid w:val="00483EF3"/>
     <w:rsid w:val="004846CA"/>
+    <w:rsid w:val="0048627C"/>
     <w:rsid w:val="00491625"/>
     <w:rsid w:val="00492A54"/>
     <w:rsid w:val="00494CBE"/>
     <w:rsid w:val="00495637"/>
     <w:rsid w:val="004975F8"/>
     <w:rsid w:val="004A07A5"/>
     <w:rsid w:val="004A1090"/>
+    <w:rsid w:val="004A1A9A"/>
     <w:rsid w:val="004A5E22"/>
     <w:rsid w:val="004A6359"/>
     <w:rsid w:val="004A7F13"/>
     <w:rsid w:val="004B2555"/>
     <w:rsid w:val="004B29DC"/>
     <w:rsid w:val="004B2B6B"/>
     <w:rsid w:val="004B534C"/>
     <w:rsid w:val="004B6C15"/>
     <w:rsid w:val="004B72C0"/>
     <w:rsid w:val="004B736A"/>
     <w:rsid w:val="004C16AF"/>
     <w:rsid w:val="004C1A4A"/>
     <w:rsid w:val="004C2078"/>
     <w:rsid w:val="004C2803"/>
     <w:rsid w:val="004C6A49"/>
     <w:rsid w:val="004D0172"/>
     <w:rsid w:val="004D6927"/>
     <w:rsid w:val="004D6CB4"/>
+    <w:rsid w:val="004E0CB8"/>
     <w:rsid w:val="004F18F9"/>
     <w:rsid w:val="00501303"/>
+    <w:rsid w:val="0050136C"/>
     <w:rsid w:val="00501565"/>
     <w:rsid w:val="00501739"/>
     <w:rsid w:val="00501A57"/>
     <w:rsid w:val="00505254"/>
     <w:rsid w:val="00506D83"/>
     <w:rsid w:val="0050724B"/>
     <w:rsid w:val="00507CC2"/>
     <w:rsid w:val="005110FD"/>
     <w:rsid w:val="00514296"/>
     <w:rsid w:val="00515F45"/>
     <w:rsid w:val="00522175"/>
     <w:rsid w:val="005227F5"/>
     <w:rsid w:val="00523CA1"/>
     <w:rsid w:val="0052448A"/>
     <w:rsid w:val="00525BA5"/>
     <w:rsid w:val="005308C0"/>
     <w:rsid w:val="00531909"/>
     <w:rsid w:val="005326F3"/>
     <w:rsid w:val="00535C3A"/>
     <w:rsid w:val="00540649"/>
+    <w:rsid w:val="0054196E"/>
     <w:rsid w:val="00542041"/>
     <w:rsid w:val="0054656B"/>
     <w:rsid w:val="00551BD4"/>
     <w:rsid w:val="0055224B"/>
     <w:rsid w:val="0055355E"/>
     <w:rsid w:val="005559B5"/>
     <w:rsid w:val="00556A9E"/>
     <w:rsid w:val="00561230"/>
     <w:rsid w:val="00562413"/>
     <w:rsid w:val="00562628"/>
     <w:rsid w:val="005658B7"/>
     <w:rsid w:val="00565B08"/>
     <w:rsid w:val="0057001D"/>
     <w:rsid w:val="00582FFD"/>
     <w:rsid w:val="005837BB"/>
     <w:rsid w:val="0059140D"/>
     <w:rsid w:val="0059159C"/>
     <w:rsid w:val="00595AD3"/>
     <w:rsid w:val="00596749"/>
     <w:rsid w:val="00597393"/>
     <w:rsid w:val="005A02E0"/>
     <w:rsid w:val="005A229B"/>
     <w:rsid w:val="005A4DDD"/>
     <w:rsid w:val="005A515A"/>
     <w:rsid w:val="005A52B3"/>
     <w:rsid w:val="005A5462"/>
     <w:rsid w:val="005A76C3"/>
     <w:rsid w:val="005B009B"/>
     <w:rsid w:val="005B0501"/>
     <w:rsid w:val="005B0965"/>
     <w:rsid w:val="005B096A"/>
     <w:rsid w:val="005B3E7E"/>
     <w:rsid w:val="005B41D3"/>
     <w:rsid w:val="005B5B5A"/>
     <w:rsid w:val="005B66D1"/>
     <w:rsid w:val="005C2B6A"/>
     <w:rsid w:val="005C396B"/>
     <w:rsid w:val="005C4E74"/>
     <w:rsid w:val="005C5C63"/>
     <w:rsid w:val="005D12E9"/>
+    <w:rsid w:val="005D6953"/>
     <w:rsid w:val="005E226A"/>
     <w:rsid w:val="005E2326"/>
     <w:rsid w:val="005E27BB"/>
     <w:rsid w:val="005E58D4"/>
+    <w:rsid w:val="005F0306"/>
     <w:rsid w:val="005F188E"/>
     <w:rsid w:val="005F1D76"/>
     <w:rsid w:val="005F35A2"/>
     <w:rsid w:val="005F3842"/>
     <w:rsid w:val="005F78F1"/>
     <w:rsid w:val="00600604"/>
     <w:rsid w:val="0060086B"/>
     <w:rsid w:val="00600929"/>
     <w:rsid w:val="006009ED"/>
     <w:rsid w:val="006040FF"/>
     <w:rsid w:val="0060507D"/>
     <w:rsid w:val="00605849"/>
     <w:rsid w:val="00607C42"/>
     <w:rsid w:val="0061241D"/>
     <w:rsid w:val="006125A5"/>
     <w:rsid w:val="00612736"/>
     <w:rsid w:val="00613C64"/>
     <w:rsid w:val="00616A27"/>
     <w:rsid w:val="00617CFD"/>
     <w:rsid w:val="00620152"/>
     <w:rsid w:val="006217F8"/>
     <w:rsid w:val="006224D6"/>
+    <w:rsid w:val="00622C16"/>
     <w:rsid w:val="00622CD4"/>
     <w:rsid w:val="0062360A"/>
     <w:rsid w:val="00625200"/>
     <w:rsid w:val="0062661C"/>
     <w:rsid w:val="00627D7A"/>
     <w:rsid w:val="006305D1"/>
     <w:rsid w:val="00631D26"/>
     <w:rsid w:val="00632D91"/>
     <w:rsid w:val="0063368E"/>
     <w:rsid w:val="00634F95"/>
     <w:rsid w:val="006403ED"/>
     <w:rsid w:val="00640FEB"/>
     <w:rsid w:val="00642672"/>
     <w:rsid w:val="00644EAA"/>
     <w:rsid w:val="00644FBC"/>
     <w:rsid w:val="0064575E"/>
+    <w:rsid w:val="00650067"/>
     <w:rsid w:val="0065468C"/>
     <w:rsid w:val="00656956"/>
     <w:rsid w:val="0066312D"/>
     <w:rsid w:val="006635A3"/>
     <w:rsid w:val="006654CF"/>
     <w:rsid w:val="00667988"/>
     <w:rsid w:val="006679A7"/>
     <w:rsid w:val="00670C7D"/>
     <w:rsid w:val="00671C61"/>
     <w:rsid w:val="00671DCE"/>
     <w:rsid w:val="00672BFE"/>
+    <w:rsid w:val="00674352"/>
     <w:rsid w:val="00674702"/>
     <w:rsid w:val="006759A8"/>
     <w:rsid w:val="00676826"/>
     <w:rsid w:val="00677950"/>
     <w:rsid w:val="006811E4"/>
+    <w:rsid w:val="006828A0"/>
     <w:rsid w:val="006836A4"/>
     <w:rsid w:val="00690134"/>
     <w:rsid w:val="006935DA"/>
     <w:rsid w:val="00694271"/>
     <w:rsid w:val="00695C78"/>
     <w:rsid w:val="0069659E"/>
     <w:rsid w:val="006A04BD"/>
     <w:rsid w:val="006A05C7"/>
     <w:rsid w:val="006A1E2B"/>
     <w:rsid w:val="006A3BE1"/>
     <w:rsid w:val="006A5135"/>
     <w:rsid w:val="006A6AAC"/>
     <w:rsid w:val="006A6B03"/>
     <w:rsid w:val="006B03F2"/>
     <w:rsid w:val="006B04BF"/>
     <w:rsid w:val="006B089B"/>
+    <w:rsid w:val="006B1A84"/>
     <w:rsid w:val="006B2AEF"/>
     <w:rsid w:val="006B41B5"/>
     <w:rsid w:val="006B54B2"/>
     <w:rsid w:val="006B5B51"/>
     <w:rsid w:val="006B7EB1"/>
     <w:rsid w:val="006C0D98"/>
     <w:rsid w:val="006C1716"/>
     <w:rsid w:val="006C23E5"/>
+    <w:rsid w:val="006C2B7D"/>
     <w:rsid w:val="006C3CB1"/>
     <w:rsid w:val="006C5EC7"/>
     <w:rsid w:val="006D1DDA"/>
     <w:rsid w:val="006D225D"/>
     <w:rsid w:val="006D57D0"/>
     <w:rsid w:val="006D639A"/>
     <w:rsid w:val="006D6E5C"/>
     <w:rsid w:val="006E513F"/>
     <w:rsid w:val="006E5635"/>
     <w:rsid w:val="006E62E6"/>
     <w:rsid w:val="006E7B5B"/>
     <w:rsid w:val="006F2420"/>
     <w:rsid w:val="006F4E25"/>
     <w:rsid w:val="0070080C"/>
     <w:rsid w:val="00701E78"/>
     <w:rsid w:val="00706CFE"/>
     <w:rsid w:val="00707109"/>
     <w:rsid w:val="00711498"/>
     <w:rsid w:val="007115EF"/>
     <w:rsid w:val="00711834"/>
     <w:rsid w:val="00713690"/>
+    <w:rsid w:val="00713994"/>
     <w:rsid w:val="0071687A"/>
     <w:rsid w:val="00716F82"/>
     <w:rsid w:val="00716FDA"/>
     <w:rsid w:val="0072044B"/>
     <w:rsid w:val="00720E30"/>
     <w:rsid w:val="00721EFA"/>
     <w:rsid w:val="007226F5"/>
     <w:rsid w:val="0072270F"/>
     <w:rsid w:val="007247B7"/>
     <w:rsid w:val="007263B0"/>
     <w:rsid w:val="007304A1"/>
     <w:rsid w:val="00730519"/>
     <w:rsid w:val="00730C19"/>
     <w:rsid w:val="00731129"/>
+    <w:rsid w:val="00731DFB"/>
     <w:rsid w:val="007330B6"/>
     <w:rsid w:val="00736601"/>
     <w:rsid w:val="00740D3D"/>
     <w:rsid w:val="00741C8D"/>
     <w:rsid w:val="007423E8"/>
     <w:rsid w:val="00746681"/>
     <w:rsid w:val="00750950"/>
+    <w:rsid w:val="0075156B"/>
     <w:rsid w:val="00752070"/>
     <w:rsid w:val="00752FD3"/>
     <w:rsid w:val="00753BD5"/>
     <w:rsid w:val="00755958"/>
     <w:rsid w:val="00755FB0"/>
     <w:rsid w:val="0075649D"/>
     <w:rsid w:val="00762492"/>
+    <w:rsid w:val="00763FDA"/>
     <w:rsid w:val="00766676"/>
     <w:rsid w:val="00767D2A"/>
     <w:rsid w:val="00770576"/>
     <w:rsid w:val="00772184"/>
     <w:rsid w:val="0077559D"/>
     <w:rsid w:val="00775FFF"/>
+    <w:rsid w:val="00776E57"/>
     <w:rsid w:val="00777018"/>
     <w:rsid w:val="00781E41"/>
     <w:rsid w:val="0078428D"/>
     <w:rsid w:val="007851B6"/>
     <w:rsid w:val="007902F4"/>
     <w:rsid w:val="00794553"/>
     <w:rsid w:val="00796B85"/>
     <w:rsid w:val="007A0C62"/>
     <w:rsid w:val="007A42AC"/>
     <w:rsid w:val="007A4521"/>
     <w:rsid w:val="007A4835"/>
     <w:rsid w:val="007A7353"/>
     <w:rsid w:val="007B0F2C"/>
     <w:rsid w:val="007B6076"/>
     <w:rsid w:val="007B6FA9"/>
     <w:rsid w:val="007B703E"/>
     <w:rsid w:val="007C0C8E"/>
     <w:rsid w:val="007C53B9"/>
     <w:rsid w:val="007C6DE9"/>
     <w:rsid w:val="007C7A50"/>
+    <w:rsid w:val="007D19CE"/>
+    <w:rsid w:val="007D2DDD"/>
     <w:rsid w:val="007D3DC3"/>
     <w:rsid w:val="007D6CCF"/>
     <w:rsid w:val="007E1179"/>
     <w:rsid w:val="007E2702"/>
     <w:rsid w:val="007E277C"/>
     <w:rsid w:val="007E2B3E"/>
     <w:rsid w:val="007E389B"/>
     <w:rsid w:val="007E53DB"/>
+    <w:rsid w:val="007F4428"/>
     <w:rsid w:val="007F69AB"/>
     <w:rsid w:val="00800EEB"/>
     <w:rsid w:val="00802DAC"/>
     <w:rsid w:val="00802FD8"/>
     <w:rsid w:val="0080591A"/>
     <w:rsid w:val="00806AD3"/>
     <w:rsid w:val="00812E7B"/>
+    <w:rsid w:val="00813127"/>
     <w:rsid w:val="00814283"/>
     <w:rsid w:val="00820D40"/>
     <w:rsid w:val="0082157F"/>
     <w:rsid w:val="0082209C"/>
     <w:rsid w:val="008220A8"/>
     <w:rsid w:val="00823DEE"/>
     <w:rsid w:val="0082419F"/>
     <w:rsid w:val="00826DFF"/>
     <w:rsid w:val="00830277"/>
     <w:rsid w:val="00832E15"/>
     <w:rsid w:val="00834EBF"/>
     <w:rsid w:val="00836D4D"/>
     <w:rsid w:val="008413B7"/>
     <w:rsid w:val="00844866"/>
+    <w:rsid w:val="00846B79"/>
     <w:rsid w:val="00847B41"/>
     <w:rsid w:val="0085214F"/>
     <w:rsid w:val="008542BC"/>
+    <w:rsid w:val="00854608"/>
     <w:rsid w:val="008579C9"/>
     <w:rsid w:val="008618D5"/>
     <w:rsid w:val="00862024"/>
     <w:rsid w:val="008648A3"/>
     <w:rsid w:val="00864A02"/>
     <w:rsid w:val="00865F0C"/>
     <w:rsid w:val="008678A5"/>
+    <w:rsid w:val="00867C11"/>
     <w:rsid w:val="00870047"/>
+    <w:rsid w:val="00873C0B"/>
     <w:rsid w:val="00875AB6"/>
+    <w:rsid w:val="00876741"/>
     <w:rsid w:val="0087691C"/>
     <w:rsid w:val="008771B8"/>
+    <w:rsid w:val="00880D76"/>
     <w:rsid w:val="00881A58"/>
+    <w:rsid w:val="00881E4D"/>
     <w:rsid w:val="00884756"/>
     <w:rsid w:val="008848E0"/>
     <w:rsid w:val="00884C53"/>
     <w:rsid w:val="008866D1"/>
     <w:rsid w:val="00890F1C"/>
     <w:rsid w:val="008924F4"/>
     <w:rsid w:val="00895EDA"/>
     <w:rsid w:val="0089677F"/>
     <w:rsid w:val="008A1C96"/>
     <w:rsid w:val="008A4D8A"/>
     <w:rsid w:val="008A6A32"/>
+    <w:rsid w:val="008A7362"/>
     <w:rsid w:val="008B16D6"/>
     <w:rsid w:val="008B3E74"/>
+    <w:rsid w:val="008B5494"/>
     <w:rsid w:val="008B7652"/>
     <w:rsid w:val="008C1A64"/>
     <w:rsid w:val="008C3A92"/>
     <w:rsid w:val="008C7C50"/>
+    <w:rsid w:val="008D06A4"/>
     <w:rsid w:val="008D6A2E"/>
     <w:rsid w:val="008D775F"/>
     <w:rsid w:val="008E1695"/>
+    <w:rsid w:val="008E3084"/>
     <w:rsid w:val="008E3547"/>
     <w:rsid w:val="008E4184"/>
     <w:rsid w:val="008F0E74"/>
     <w:rsid w:val="008F6341"/>
     <w:rsid w:val="008F792F"/>
     <w:rsid w:val="00901946"/>
     <w:rsid w:val="00902C26"/>
     <w:rsid w:val="00904025"/>
     <w:rsid w:val="00905485"/>
+    <w:rsid w:val="009079FB"/>
     <w:rsid w:val="00907B06"/>
     <w:rsid w:val="00910007"/>
     <w:rsid w:val="00910904"/>
     <w:rsid w:val="00910AFA"/>
     <w:rsid w:val="009147F6"/>
     <w:rsid w:val="00916A2D"/>
+    <w:rsid w:val="00917C54"/>
+    <w:rsid w:val="00917C5C"/>
+    <w:rsid w:val="00920FBA"/>
     <w:rsid w:val="00921019"/>
     <w:rsid w:val="00922D7E"/>
+    <w:rsid w:val="0092320C"/>
     <w:rsid w:val="00927035"/>
     <w:rsid w:val="00927BD1"/>
     <w:rsid w:val="00932857"/>
+    <w:rsid w:val="009338FC"/>
     <w:rsid w:val="00937039"/>
     <w:rsid w:val="009432A8"/>
+    <w:rsid w:val="0094358C"/>
     <w:rsid w:val="00943F2F"/>
     <w:rsid w:val="00944FA9"/>
     <w:rsid w:val="00947012"/>
     <w:rsid w:val="009601FF"/>
     <w:rsid w:val="00962F00"/>
+    <w:rsid w:val="00965197"/>
     <w:rsid w:val="0096681A"/>
     <w:rsid w:val="009708A7"/>
     <w:rsid w:val="00971A53"/>
+    <w:rsid w:val="00971EC5"/>
     <w:rsid w:val="0097441F"/>
+    <w:rsid w:val="00981298"/>
     <w:rsid w:val="00985318"/>
     <w:rsid w:val="00987648"/>
+    <w:rsid w:val="00995AE0"/>
     <w:rsid w:val="009960CA"/>
     <w:rsid w:val="009973DE"/>
     <w:rsid w:val="00997C07"/>
     <w:rsid w:val="009A5497"/>
     <w:rsid w:val="009A5CE7"/>
+    <w:rsid w:val="009B3CFE"/>
     <w:rsid w:val="009B689A"/>
     <w:rsid w:val="009B6C0C"/>
     <w:rsid w:val="009C0821"/>
     <w:rsid w:val="009C0F45"/>
     <w:rsid w:val="009C4480"/>
     <w:rsid w:val="009C5F39"/>
     <w:rsid w:val="009C7FDA"/>
     <w:rsid w:val="009D0C33"/>
     <w:rsid w:val="009D1DB2"/>
+    <w:rsid w:val="009D1DF9"/>
     <w:rsid w:val="009D24C2"/>
     <w:rsid w:val="009D4BA7"/>
     <w:rsid w:val="009D5882"/>
     <w:rsid w:val="009D5D25"/>
+    <w:rsid w:val="009D6C85"/>
     <w:rsid w:val="009E0552"/>
     <w:rsid w:val="009E1D3B"/>
+    <w:rsid w:val="009E290E"/>
     <w:rsid w:val="009E30B0"/>
     <w:rsid w:val="009F084C"/>
     <w:rsid w:val="009F1367"/>
     <w:rsid w:val="009F1F00"/>
     <w:rsid w:val="009F26E1"/>
     <w:rsid w:val="009F3C14"/>
     <w:rsid w:val="00A00088"/>
     <w:rsid w:val="00A001CE"/>
     <w:rsid w:val="00A002FF"/>
     <w:rsid w:val="00A007C8"/>
     <w:rsid w:val="00A0195F"/>
     <w:rsid w:val="00A049E3"/>
     <w:rsid w:val="00A05A8C"/>
     <w:rsid w:val="00A05F34"/>
     <w:rsid w:val="00A14612"/>
     <w:rsid w:val="00A17C9A"/>
     <w:rsid w:val="00A21141"/>
     <w:rsid w:val="00A23B9B"/>
     <w:rsid w:val="00A24B0F"/>
     <w:rsid w:val="00A26CBC"/>
     <w:rsid w:val="00A27822"/>
     <w:rsid w:val="00A27A8C"/>
     <w:rsid w:val="00A300B1"/>
+    <w:rsid w:val="00A325B5"/>
     <w:rsid w:val="00A3502B"/>
     <w:rsid w:val="00A35585"/>
     <w:rsid w:val="00A3625E"/>
     <w:rsid w:val="00A3670B"/>
     <w:rsid w:val="00A40595"/>
     <w:rsid w:val="00A40826"/>
     <w:rsid w:val="00A4228A"/>
     <w:rsid w:val="00A45523"/>
     <w:rsid w:val="00A4565C"/>
     <w:rsid w:val="00A46831"/>
     <w:rsid w:val="00A47D3F"/>
     <w:rsid w:val="00A52026"/>
     <w:rsid w:val="00A529A8"/>
     <w:rsid w:val="00A53023"/>
     <w:rsid w:val="00A541D5"/>
     <w:rsid w:val="00A57303"/>
     <w:rsid w:val="00A60C0A"/>
     <w:rsid w:val="00A60E2C"/>
+    <w:rsid w:val="00A651D7"/>
     <w:rsid w:val="00A65DB1"/>
     <w:rsid w:val="00A6675C"/>
     <w:rsid w:val="00A66E1D"/>
     <w:rsid w:val="00A67615"/>
     <w:rsid w:val="00A75AED"/>
     <w:rsid w:val="00A83755"/>
     <w:rsid w:val="00A83C54"/>
     <w:rsid w:val="00A850B7"/>
     <w:rsid w:val="00A850F8"/>
     <w:rsid w:val="00A85638"/>
     <w:rsid w:val="00A87020"/>
     <w:rsid w:val="00A87732"/>
     <w:rsid w:val="00A916ED"/>
     <w:rsid w:val="00A928E7"/>
+    <w:rsid w:val="00A929AE"/>
     <w:rsid w:val="00A939CA"/>
     <w:rsid w:val="00A954C4"/>
     <w:rsid w:val="00A976DB"/>
     <w:rsid w:val="00AA03DB"/>
     <w:rsid w:val="00AA559A"/>
     <w:rsid w:val="00AA7F88"/>
     <w:rsid w:val="00AB191D"/>
     <w:rsid w:val="00AB4524"/>
     <w:rsid w:val="00AB46BD"/>
     <w:rsid w:val="00AB5934"/>
     <w:rsid w:val="00AB5B84"/>
     <w:rsid w:val="00AB7548"/>
     <w:rsid w:val="00AB7890"/>
+    <w:rsid w:val="00AC0C05"/>
     <w:rsid w:val="00AC3B91"/>
     <w:rsid w:val="00AC769A"/>
     <w:rsid w:val="00AD1E33"/>
     <w:rsid w:val="00AD225F"/>
     <w:rsid w:val="00AD455A"/>
     <w:rsid w:val="00AD541E"/>
     <w:rsid w:val="00AD755B"/>
     <w:rsid w:val="00AE2508"/>
+    <w:rsid w:val="00AE2E53"/>
     <w:rsid w:val="00AE3077"/>
     <w:rsid w:val="00AE6411"/>
     <w:rsid w:val="00AF220E"/>
     <w:rsid w:val="00AF3B1E"/>
     <w:rsid w:val="00AF55F2"/>
     <w:rsid w:val="00AF58F3"/>
     <w:rsid w:val="00AF67C7"/>
     <w:rsid w:val="00AF7B2B"/>
     <w:rsid w:val="00B0227E"/>
     <w:rsid w:val="00B03E2F"/>
     <w:rsid w:val="00B04D71"/>
+    <w:rsid w:val="00B0651A"/>
     <w:rsid w:val="00B06F64"/>
     <w:rsid w:val="00B07DFE"/>
     <w:rsid w:val="00B121EF"/>
     <w:rsid w:val="00B128C2"/>
     <w:rsid w:val="00B14A86"/>
     <w:rsid w:val="00B15CAC"/>
     <w:rsid w:val="00B16688"/>
     <w:rsid w:val="00B1702C"/>
     <w:rsid w:val="00B21059"/>
     <w:rsid w:val="00B23B64"/>
     <w:rsid w:val="00B23B8A"/>
     <w:rsid w:val="00B241F0"/>
     <w:rsid w:val="00B3235B"/>
     <w:rsid w:val="00B329E1"/>
     <w:rsid w:val="00B32BC1"/>
     <w:rsid w:val="00B330E6"/>
     <w:rsid w:val="00B332BC"/>
     <w:rsid w:val="00B3538F"/>
     <w:rsid w:val="00B36AA1"/>
     <w:rsid w:val="00B37366"/>
     <w:rsid w:val="00B376D7"/>
     <w:rsid w:val="00B3797E"/>
     <w:rsid w:val="00B37CBB"/>
     <w:rsid w:val="00B4019F"/>
     <w:rsid w:val="00B40D90"/>
     <w:rsid w:val="00B413C8"/>
     <w:rsid w:val="00B429A1"/>
     <w:rsid w:val="00B430BB"/>
     <w:rsid w:val="00B438C2"/>
     <w:rsid w:val="00B45488"/>
     <w:rsid w:val="00B516B9"/>
     <w:rsid w:val="00B60046"/>
     <w:rsid w:val="00B614E2"/>
     <w:rsid w:val="00B62B14"/>
     <w:rsid w:val="00B6381B"/>
     <w:rsid w:val="00B63A29"/>
+    <w:rsid w:val="00B63EC6"/>
     <w:rsid w:val="00B63F8E"/>
     <w:rsid w:val="00B64802"/>
+    <w:rsid w:val="00B66DDA"/>
     <w:rsid w:val="00B7056F"/>
     <w:rsid w:val="00B70B0A"/>
     <w:rsid w:val="00B721C5"/>
     <w:rsid w:val="00B72C8D"/>
     <w:rsid w:val="00B7331B"/>
     <w:rsid w:val="00B74D50"/>
     <w:rsid w:val="00B75367"/>
     <w:rsid w:val="00B817E9"/>
     <w:rsid w:val="00B86488"/>
     <w:rsid w:val="00B90E58"/>
+    <w:rsid w:val="00B91F95"/>
+    <w:rsid w:val="00B92C18"/>
     <w:rsid w:val="00B9620D"/>
     <w:rsid w:val="00B968AD"/>
     <w:rsid w:val="00B97190"/>
     <w:rsid w:val="00B9759C"/>
     <w:rsid w:val="00BA2C65"/>
     <w:rsid w:val="00BA2DA6"/>
     <w:rsid w:val="00BA313A"/>
     <w:rsid w:val="00BA338E"/>
     <w:rsid w:val="00BA54FC"/>
     <w:rsid w:val="00BA5605"/>
     <w:rsid w:val="00BA6698"/>
     <w:rsid w:val="00BB1F71"/>
     <w:rsid w:val="00BB4034"/>
     <w:rsid w:val="00BB44ED"/>
     <w:rsid w:val="00BB4BBA"/>
     <w:rsid w:val="00BB5DA0"/>
     <w:rsid w:val="00BB777D"/>
     <w:rsid w:val="00BB7CED"/>
+    <w:rsid w:val="00BC4C64"/>
     <w:rsid w:val="00BC716A"/>
     <w:rsid w:val="00BD0DA3"/>
     <w:rsid w:val="00BD1546"/>
     <w:rsid w:val="00BD15B2"/>
     <w:rsid w:val="00BD217A"/>
     <w:rsid w:val="00BD4BBC"/>
     <w:rsid w:val="00BE0940"/>
     <w:rsid w:val="00BE098A"/>
     <w:rsid w:val="00BE0D71"/>
     <w:rsid w:val="00BE16A2"/>
     <w:rsid w:val="00BE20A5"/>
     <w:rsid w:val="00BE3810"/>
     <w:rsid w:val="00BE387D"/>
     <w:rsid w:val="00BE5E45"/>
     <w:rsid w:val="00BE6ED9"/>
     <w:rsid w:val="00BF1A5F"/>
     <w:rsid w:val="00BF4092"/>
     <w:rsid w:val="00C01758"/>
     <w:rsid w:val="00C02D5D"/>
     <w:rsid w:val="00C0406F"/>
     <w:rsid w:val="00C05339"/>
     <w:rsid w:val="00C062AD"/>
     <w:rsid w:val="00C06842"/>
     <w:rsid w:val="00C06C2E"/>
     <w:rsid w:val="00C079AD"/>
     <w:rsid w:val="00C100EE"/>
     <w:rsid w:val="00C12EE5"/>
     <w:rsid w:val="00C1393B"/>
     <w:rsid w:val="00C1413B"/>
     <w:rsid w:val="00C15713"/>
     <w:rsid w:val="00C177A3"/>
     <w:rsid w:val="00C17B16"/>
     <w:rsid w:val="00C17B30"/>
     <w:rsid w:val="00C21072"/>
     <w:rsid w:val="00C22A7D"/>
     <w:rsid w:val="00C24D4E"/>
     <w:rsid w:val="00C31AE5"/>
     <w:rsid w:val="00C326AF"/>
     <w:rsid w:val="00C333F9"/>
     <w:rsid w:val="00C33EFA"/>
     <w:rsid w:val="00C35B16"/>
     <w:rsid w:val="00C36186"/>
     <w:rsid w:val="00C3750D"/>
+    <w:rsid w:val="00C409C3"/>
     <w:rsid w:val="00C41E38"/>
     <w:rsid w:val="00C42C03"/>
     <w:rsid w:val="00C456FE"/>
     <w:rsid w:val="00C45F06"/>
     <w:rsid w:val="00C465A9"/>
     <w:rsid w:val="00C46EEE"/>
     <w:rsid w:val="00C46FA1"/>
     <w:rsid w:val="00C50392"/>
     <w:rsid w:val="00C50758"/>
     <w:rsid w:val="00C51DD0"/>
     <w:rsid w:val="00C5455C"/>
     <w:rsid w:val="00C54BD3"/>
     <w:rsid w:val="00C55010"/>
     <w:rsid w:val="00C55E73"/>
     <w:rsid w:val="00C56FDF"/>
     <w:rsid w:val="00C57154"/>
     <w:rsid w:val="00C57F1A"/>
     <w:rsid w:val="00C60086"/>
     <w:rsid w:val="00C61780"/>
     <w:rsid w:val="00C61CDB"/>
     <w:rsid w:val="00C628E8"/>
     <w:rsid w:val="00C65264"/>
     <w:rsid w:val="00C6565C"/>
     <w:rsid w:val="00C731FA"/>
     <w:rsid w:val="00C744C9"/>
     <w:rsid w:val="00C74EDE"/>
     <w:rsid w:val="00C77608"/>
     <w:rsid w:val="00C77B67"/>
     <w:rsid w:val="00C818EE"/>
     <w:rsid w:val="00C82DC2"/>
     <w:rsid w:val="00C851B0"/>
     <w:rsid w:val="00C86745"/>
     <w:rsid w:val="00C871EC"/>
     <w:rsid w:val="00C90872"/>
     <w:rsid w:val="00C918BA"/>
     <w:rsid w:val="00C922A4"/>
     <w:rsid w:val="00C93502"/>
+    <w:rsid w:val="00C93743"/>
     <w:rsid w:val="00C9412A"/>
     <w:rsid w:val="00C94F79"/>
     <w:rsid w:val="00C9502E"/>
     <w:rsid w:val="00C964F3"/>
     <w:rsid w:val="00C967FF"/>
     <w:rsid w:val="00C974F6"/>
     <w:rsid w:val="00CA0355"/>
     <w:rsid w:val="00CA3745"/>
     <w:rsid w:val="00CA581C"/>
     <w:rsid w:val="00CA66B6"/>
     <w:rsid w:val="00CB2884"/>
     <w:rsid w:val="00CB380B"/>
     <w:rsid w:val="00CB4EB9"/>
     <w:rsid w:val="00CB5152"/>
     <w:rsid w:val="00CB666B"/>
     <w:rsid w:val="00CC0834"/>
     <w:rsid w:val="00CC15B4"/>
     <w:rsid w:val="00CC1C6E"/>
     <w:rsid w:val="00CC5A62"/>
     <w:rsid w:val="00CC5D55"/>
     <w:rsid w:val="00CC6409"/>
     <w:rsid w:val="00CD5070"/>
     <w:rsid w:val="00CD6419"/>
     <w:rsid w:val="00CD6983"/>
     <w:rsid w:val="00CE06C5"/>
     <w:rsid w:val="00CE06F2"/>
     <w:rsid w:val="00CE283E"/>
     <w:rsid w:val="00CE4158"/>
     <w:rsid w:val="00CE49AC"/>
+    <w:rsid w:val="00CE659C"/>
     <w:rsid w:val="00CF0E0A"/>
     <w:rsid w:val="00CF1ACD"/>
     <w:rsid w:val="00CF367F"/>
+    <w:rsid w:val="00D01C03"/>
     <w:rsid w:val="00D01FF4"/>
     <w:rsid w:val="00D0367D"/>
     <w:rsid w:val="00D03DC9"/>
     <w:rsid w:val="00D0457F"/>
     <w:rsid w:val="00D04E0D"/>
     <w:rsid w:val="00D05AAD"/>
     <w:rsid w:val="00D05D57"/>
     <w:rsid w:val="00D06749"/>
     <w:rsid w:val="00D11317"/>
     <w:rsid w:val="00D12FD2"/>
     <w:rsid w:val="00D16530"/>
     <w:rsid w:val="00D218E9"/>
     <w:rsid w:val="00D22D12"/>
     <w:rsid w:val="00D26468"/>
     <w:rsid w:val="00D26C4C"/>
     <w:rsid w:val="00D30707"/>
     <w:rsid w:val="00D32375"/>
     <w:rsid w:val="00D33A10"/>
     <w:rsid w:val="00D3417E"/>
     <w:rsid w:val="00D3688E"/>
     <w:rsid w:val="00D37366"/>
     <w:rsid w:val="00D377AD"/>
     <w:rsid w:val="00D43595"/>
     <w:rsid w:val="00D43AC6"/>
     <w:rsid w:val="00D44253"/>
     <w:rsid w:val="00D44386"/>
     <w:rsid w:val="00D45440"/>
+    <w:rsid w:val="00D508F9"/>
+    <w:rsid w:val="00D50B3B"/>
     <w:rsid w:val="00D5177E"/>
     <w:rsid w:val="00D531F8"/>
     <w:rsid w:val="00D560F1"/>
     <w:rsid w:val="00D60942"/>
     <w:rsid w:val="00D61DDD"/>
     <w:rsid w:val="00D626B1"/>
     <w:rsid w:val="00D6488C"/>
     <w:rsid w:val="00D664F0"/>
     <w:rsid w:val="00D665FD"/>
     <w:rsid w:val="00D72333"/>
     <w:rsid w:val="00D7290F"/>
     <w:rsid w:val="00D73B24"/>
     <w:rsid w:val="00D779A4"/>
     <w:rsid w:val="00D82994"/>
     <w:rsid w:val="00D8330F"/>
     <w:rsid w:val="00D8699A"/>
     <w:rsid w:val="00D87D10"/>
     <w:rsid w:val="00D915B7"/>
     <w:rsid w:val="00D9306D"/>
     <w:rsid w:val="00D94D60"/>
+    <w:rsid w:val="00D95A3A"/>
     <w:rsid w:val="00D961AD"/>
     <w:rsid w:val="00D97D5B"/>
     <w:rsid w:val="00DA1667"/>
     <w:rsid w:val="00DA3274"/>
+    <w:rsid w:val="00DA3556"/>
     <w:rsid w:val="00DA3DEA"/>
     <w:rsid w:val="00DA4306"/>
     <w:rsid w:val="00DA5EB5"/>
+    <w:rsid w:val="00DB155F"/>
+    <w:rsid w:val="00DB33CD"/>
     <w:rsid w:val="00DB77B9"/>
     <w:rsid w:val="00DC251F"/>
     <w:rsid w:val="00DC4DF5"/>
     <w:rsid w:val="00DC5798"/>
     <w:rsid w:val="00DC589E"/>
     <w:rsid w:val="00DC603C"/>
     <w:rsid w:val="00DD14F6"/>
+    <w:rsid w:val="00DD3454"/>
     <w:rsid w:val="00DD51FE"/>
     <w:rsid w:val="00DD522F"/>
     <w:rsid w:val="00DD580A"/>
     <w:rsid w:val="00DD5DF4"/>
     <w:rsid w:val="00DD5F08"/>
+    <w:rsid w:val="00DD6C07"/>
     <w:rsid w:val="00DD7418"/>
     <w:rsid w:val="00DD7D9E"/>
     <w:rsid w:val="00DE0E78"/>
     <w:rsid w:val="00DE589B"/>
     <w:rsid w:val="00DE5C3A"/>
     <w:rsid w:val="00DE7369"/>
     <w:rsid w:val="00DE7543"/>
     <w:rsid w:val="00DF080F"/>
     <w:rsid w:val="00DF24BC"/>
     <w:rsid w:val="00DF2C0D"/>
     <w:rsid w:val="00DF3705"/>
+    <w:rsid w:val="00DF58CA"/>
     <w:rsid w:val="00DF5BE9"/>
     <w:rsid w:val="00DF6329"/>
     <w:rsid w:val="00DF7A5C"/>
     <w:rsid w:val="00E00111"/>
     <w:rsid w:val="00E0060A"/>
     <w:rsid w:val="00E01878"/>
     <w:rsid w:val="00E0315B"/>
+    <w:rsid w:val="00E04997"/>
     <w:rsid w:val="00E05F00"/>
     <w:rsid w:val="00E0791C"/>
     <w:rsid w:val="00E10AF7"/>
     <w:rsid w:val="00E10FA0"/>
     <w:rsid w:val="00E12F0F"/>
     <w:rsid w:val="00E13A89"/>
     <w:rsid w:val="00E13C69"/>
     <w:rsid w:val="00E22EFC"/>
     <w:rsid w:val="00E2322C"/>
     <w:rsid w:val="00E24DB1"/>
     <w:rsid w:val="00E25BCD"/>
+    <w:rsid w:val="00E25C1F"/>
     <w:rsid w:val="00E33073"/>
     <w:rsid w:val="00E3322B"/>
     <w:rsid w:val="00E3488C"/>
     <w:rsid w:val="00E36B2D"/>
     <w:rsid w:val="00E36F9D"/>
     <w:rsid w:val="00E44456"/>
     <w:rsid w:val="00E52049"/>
     <w:rsid w:val="00E527C1"/>
     <w:rsid w:val="00E52DF5"/>
     <w:rsid w:val="00E55335"/>
     <w:rsid w:val="00E55A14"/>
     <w:rsid w:val="00E56EDC"/>
     <w:rsid w:val="00E604B4"/>
     <w:rsid w:val="00E61EA0"/>
+    <w:rsid w:val="00E6217D"/>
     <w:rsid w:val="00E6239A"/>
     <w:rsid w:val="00E65263"/>
     <w:rsid w:val="00E720AE"/>
     <w:rsid w:val="00E72DBD"/>
+    <w:rsid w:val="00E75268"/>
     <w:rsid w:val="00E7564A"/>
     <w:rsid w:val="00E76538"/>
     <w:rsid w:val="00E77A57"/>
     <w:rsid w:val="00E80EA0"/>
     <w:rsid w:val="00E81F30"/>
     <w:rsid w:val="00E832E9"/>
     <w:rsid w:val="00E839DD"/>
     <w:rsid w:val="00E878B7"/>
     <w:rsid w:val="00E90926"/>
     <w:rsid w:val="00E91C99"/>
     <w:rsid w:val="00E921D1"/>
+    <w:rsid w:val="00E93C9F"/>
     <w:rsid w:val="00E9526B"/>
     <w:rsid w:val="00E95284"/>
+    <w:rsid w:val="00E97614"/>
     <w:rsid w:val="00EA0CC4"/>
     <w:rsid w:val="00EA3DA1"/>
     <w:rsid w:val="00EA4C9E"/>
     <w:rsid w:val="00EB02DF"/>
     <w:rsid w:val="00EB1C2C"/>
     <w:rsid w:val="00EB2522"/>
     <w:rsid w:val="00EB3618"/>
     <w:rsid w:val="00EB3F1B"/>
     <w:rsid w:val="00EB42C9"/>
     <w:rsid w:val="00EB7164"/>
     <w:rsid w:val="00EC0706"/>
     <w:rsid w:val="00EC16D7"/>
     <w:rsid w:val="00EC267C"/>
     <w:rsid w:val="00EC2933"/>
     <w:rsid w:val="00ED0109"/>
     <w:rsid w:val="00ED0509"/>
+    <w:rsid w:val="00ED13F7"/>
     <w:rsid w:val="00ED3319"/>
     <w:rsid w:val="00ED3B27"/>
     <w:rsid w:val="00ED48C0"/>
     <w:rsid w:val="00ED6779"/>
     <w:rsid w:val="00ED7211"/>
     <w:rsid w:val="00EE09C4"/>
     <w:rsid w:val="00EE0F67"/>
     <w:rsid w:val="00EE1680"/>
     <w:rsid w:val="00EE1827"/>
     <w:rsid w:val="00EE236F"/>
+    <w:rsid w:val="00EE27EB"/>
     <w:rsid w:val="00EE2E19"/>
+    <w:rsid w:val="00EE3360"/>
     <w:rsid w:val="00EE3A99"/>
     <w:rsid w:val="00EF4714"/>
     <w:rsid w:val="00EF6700"/>
     <w:rsid w:val="00F024FF"/>
     <w:rsid w:val="00F03A46"/>
     <w:rsid w:val="00F04BA3"/>
     <w:rsid w:val="00F05CEC"/>
     <w:rsid w:val="00F05E92"/>
     <w:rsid w:val="00F07960"/>
     <w:rsid w:val="00F1011E"/>
     <w:rsid w:val="00F12060"/>
     <w:rsid w:val="00F13001"/>
     <w:rsid w:val="00F1364B"/>
     <w:rsid w:val="00F13C3C"/>
     <w:rsid w:val="00F14502"/>
     <w:rsid w:val="00F16C1E"/>
     <w:rsid w:val="00F2151D"/>
     <w:rsid w:val="00F217DF"/>
     <w:rsid w:val="00F23E37"/>
     <w:rsid w:val="00F2559F"/>
     <w:rsid w:val="00F2584D"/>
     <w:rsid w:val="00F26833"/>
     <w:rsid w:val="00F34A24"/>
     <w:rsid w:val="00F35969"/>
     <w:rsid w:val="00F359EE"/>
     <w:rsid w:val="00F37C81"/>
     <w:rsid w:val="00F40481"/>
     <w:rsid w:val="00F42C4D"/>
     <w:rsid w:val="00F47509"/>
     <w:rsid w:val="00F53AEE"/>
     <w:rsid w:val="00F55028"/>
     <w:rsid w:val="00F55395"/>
     <w:rsid w:val="00F561F7"/>
     <w:rsid w:val="00F624B1"/>
     <w:rsid w:val="00F63109"/>
     <w:rsid w:val="00F63564"/>
     <w:rsid w:val="00F64CB1"/>
     <w:rsid w:val="00F661E6"/>
     <w:rsid w:val="00F718CB"/>
     <w:rsid w:val="00F71A76"/>
     <w:rsid w:val="00F73527"/>
     <w:rsid w:val="00F77E2D"/>
     <w:rsid w:val="00F8034F"/>
     <w:rsid w:val="00F819EF"/>
     <w:rsid w:val="00F81CC5"/>
+    <w:rsid w:val="00F83598"/>
     <w:rsid w:val="00F84AFE"/>
     <w:rsid w:val="00F902C4"/>
     <w:rsid w:val="00F92E60"/>
     <w:rsid w:val="00F94DB0"/>
     <w:rsid w:val="00F94FE8"/>
     <w:rsid w:val="00F95603"/>
     <w:rsid w:val="00FA2BB1"/>
+    <w:rsid w:val="00FA359C"/>
     <w:rsid w:val="00FA69F3"/>
     <w:rsid w:val="00FB020B"/>
     <w:rsid w:val="00FB0E28"/>
+    <w:rsid w:val="00FB2581"/>
     <w:rsid w:val="00FB3174"/>
+    <w:rsid w:val="00FB5CB9"/>
+    <w:rsid w:val="00FB6999"/>
     <w:rsid w:val="00FB7C51"/>
     <w:rsid w:val="00FC27FA"/>
+    <w:rsid w:val="00FC6268"/>
     <w:rsid w:val="00FD360C"/>
     <w:rsid w:val="00FD3C90"/>
     <w:rsid w:val="00FD4836"/>
     <w:rsid w:val="00FD640F"/>
     <w:rsid w:val="00FD7420"/>
     <w:rsid w:val="00FD7BC5"/>
     <w:rsid w:val="00FE20FE"/>
     <w:rsid w:val="00FE5664"/>
     <w:rsid w:val="00FE77F3"/>
     <w:rsid w:val="00FF37A0"/>
     <w:rsid w:val="00FF4378"/>
     <w:rsid w:val="00FF49D5"/>
     <w:rsid w:val="00FF55BC"/>
     <w:rsid w:val="00FF578C"/>
     <w:rsid w:val="00FF7795"/>
     <w:rsid w:val="00FF7C00"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049" style="mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fill="f" fillcolor="white" stroke="f">
+    <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fill="f" fillcolor="white" stroke="f">
       <v:fill color="white" on="f"/>
       <v:stroke on="f"/>
       <o:colormru v:ext="edit" colors="#eaeaea,silver,#fce1bc"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="443C706B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CF09733F-4B4C-44B8-8C8D-D228D1F823BE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="footnote text" w:uiPriority="99" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:uiPriority="99"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:uiPriority="99" w:qFormat="1"/>
     <w:lsdException w:name="footnote reference" w:uiPriority="99" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:uiPriority="99"/>
     <w:lsdException w:name="page number" w:uiPriority="99"/>
     <w:lsdException w:name="endnote reference" w:uiPriority="99"/>
     <w:lsdException w:name="endnote text" w:uiPriority="99"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99" w:qFormat="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
@@ -18242,51 +8600,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:uiPriority="99"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:qFormat="1"/>
@@ -18459,55 +8817,60 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B438C2"/>
+    <w:rsid w:val="00876741"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="006654CF"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
@@ -18693,51 +9056,50 @@
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00130AD6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="6480"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="60"/>
       <w:ind w:left="6480" w:hanging="720"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
@@ -18756,51 +9118,51 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RodapChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF4714"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Forte">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00EF4714"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
-    <w:uiPriority w:val="39"/>
+    <w:uiPriority w:val="59"/>
     <w:rsid w:val="003F0082"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="nfase">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00355AC5"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
@@ -18891,50 +9253,51 @@
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:strike w:val="0"/>
       <w:color w:val="000080"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
     <w:name w:val="Cabeçalho Char"/>
     <w:link w:val="Cabealho"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009973DE"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
     <w:name w:val="Rodapé Char"/>
     <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:rsid w:val="00C079AD"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BasicParagraph">
     <w:name w:val="[Basic Paragraph]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C079AD"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="000000"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
@@ -19890,55 +10253,438 @@
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="SemEspaamento">
     <w:name w:val="No Spacing"/>
     <w:qFormat/>
     <w:rsid w:val="00C57F1A"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Caracteresdenotaderodap">
+    <w:name w:val="Caracteres de nota de rodapé"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00212086"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Corpo">
+    <w:name w:val="Corpo"/>
+    <w:rsid w:val="00981298"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+        <w:bar w:val="nil"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:color="000000"/>
+      <w:bdr w:val="nil"/>
+      <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+        <w14:noFill/>
+        <w14:prstDash w14:val="solid"/>
+        <w14:bevel/>
+      </w14:textOutline>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Hyperlink0">
+    <w:name w:val="Hyperlink.0"/>
+    <w:basedOn w:val="Hyperlink"/>
+    <w:rsid w:val="00981298"/>
+    <w:rPr>
+      <w:outline w:val="0"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single" w:color="0000FF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="copy-this">
+    <w:name w:val="copy-this"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="003644B9"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="text-uppercase">
+    <w:name w:val="text-uppercase"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:rsid w:val="003644B9"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabeladeGrade4-nfase2">
+    <w:name w:val="Grid Table 4 Accent 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00B0651A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="SimSun"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabeladeGrade4-nfase6">
+    <w:name w:val="Grid Table 4 Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="001C74B1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabeladeGrade5Escura-nfase6">
+    <w:name w:val="Grid Table 5 Dark Accent 6"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="001C74B1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabeladeGrade1Clara">
+    <w:name w:val="Grid Table 1 Light"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="007D2DDD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="MenoPendente">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0012782E"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="13894984">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="92626103">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -20826,71 +11572,61 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2069961616">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.unicet.edu.br/react" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.unicet.edu.br/react" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.unicet.edu.br/react" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.br" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.unicet.edu.br/react" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\EAD%20CET\CET%20-%202023\PROFESSOR%20MAGNO\TEMPLATE-Revista%20CET-ok.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -21157,88 +11893,88 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E9525EB-7A39-4787-BEE6-ECB35D433C70}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5047D21D-4FCD-4555-9112-C36C5E4EB3EA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>TEMPLATE-Revista CET-ok</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>72</Words>
-  <Characters>389</Characters>
+  <Words>1497</Words>
+  <Characters>8087</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>67</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr> </vt:lpstr>
       <vt:lpstr> </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UnG</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>460</CharactersWithSpaces>
+  <CharactersWithSpaces>9565</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title> </dc:title>
   <dc:subject/>
   <dc:creator>CET</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>