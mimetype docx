--- v1 (2026-04-12)
+++ v2 (2026-07-12)
@@ -264,61 +264,63 @@
                                     <w14:prstDash w14:val="solid"/>
                                     <w14:round/>
                                   </w14:textOutline>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="004E0CB8">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>Artigo</w:t>
                               </w:r>
                               <w:r w:rsidR="000C51BC">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> de </w:t>
                               </w:r>
+                              <w:proofErr w:type="spellStart"/>
                               <w:r w:rsidR="00A325B5" w:rsidRPr="00A325B5">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                   <w:highlight w:val="yellow"/>
                                 </w:rPr>
                                 <w:t>xxxxxx</w:t>
                               </w:r>
+                              <w:proofErr w:type="spellEnd"/>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="33206805" name="Seta: Pentágono 41"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="6362701" y="586637"/>
                             <a:ext cx="318770" cy="275058"/>
                           </a:xfrm>
                           <a:prstGeom prst="homePlate">
                             <a:avLst>
                               <a:gd name="adj" fmla="val 60013"/>
                             </a:avLst>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:srgbClr val="008000"/>
@@ -492,61 +494,63 @@
                               <w14:prstDash w14:val="solid"/>
                               <w14:round/>
                             </w14:textOutline>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="004E0CB8">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>Artigo</w:t>
                         </w:r>
                         <w:r w:rsidR="000C51BC">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> de </w:t>
                         </w:r>
+                        <w:proofErr w:type="spellStart"/>
                         <w:r w:rsidR="00A325B5" w:rsidRPr="00A325B5">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:highlight w:val="yellow"/>
                           </w:rPr>
                           <w:t>xxxxxx</w:t>
                         </w:r>
+                        <w:proofErr w:type="spellEnd"/>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:shapetype id="_x0000_t15" coordsize="21600,21600" o:spt="15" adj="16200" path="m@0,l,,,21600@0,21600,21600,10800xe">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="val #0"/>
                     <v:f eqn="prod #0 1 2"/>
                   </v:formulas>
                   <v:path gradientshapeok="t" o:connecttype="custom" o:connectlocs="@1,0;0,10800;@1,21600;21600,10800" o:connectangles="270,180,90,0" textboxrect="0,0,10800,21600;0,0,16200,21600;0,0,21600,21600"/>
                   <v:handles>
                     <v:h position="#0,topLeft" xrange="0,21600"/>
                   </v:handles>
                 </v:shapetype>
                 <v:shape id="Seta: Pentágono 41" o:spid="_x0000_s1029" type="#_x0000_t15" style="position:absolute;left:63627;top:5866;width:3187;height:2750;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCUPRrKygAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BTwIx&#10;FITvJv6H5plwk1YQxJVClKDhAAfAhOvL9rm7sX1d2wKrv96akHiczMw3mem8c1acKMTGs4a7vgJB&#10;XHrTcKXhff96OwERE7JB65k0fFOE+ez6aoqF8Wfe0mmXKpEhHAvUUKfUFlLGsiaHse9b4ux9+OAw&#10;ZRkqaQKeM9xZOVBqLB02nBdqbGlRU/m5OzoNh5flKOxt8/Z1qOxPWNPjQ3u/0bp30z0/gUjUpf/w&#10;pb0yGobDgRpP1Aj+HuU3IGe/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJQ9GsrKAAAA&#10;4QAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" adj="10415" fillcolor="green" strokecolor="green" strokeweight="1.5pt"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="49E74A9C" w14:textId="3A24617F" w:rsidR="00920FBA" w:rsidRDefault="00920FBA" w:rsidP="009E290E">
       <w:pPr>
         <w:tabs>
@@ -984,67 +988,51 @@
                             <w:pPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="7925E918" w14:textId="12A51F6F" w:rsidR="00B92C18" w:rsidRPr="0048627C" w:rsidRDefault="00B92C18" w:rsidP="00B92C18">
                             <w:pPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Resumo em </w:t>
-[...15 lines deleted...]
-                              <w:t xml:space="preserve"> com até 205 palavras</w:t>
+                              <w:t>Resumo em inglês com até 205 palavras</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0048627C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="614EB93A" w14:textId="5DA0B3FD" w:rsidR="0048627C" w:rsidRPr="0048627C" w:rsidRDefault="0048627C" w:rsidP="0048627C">
                             <w:pPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0048627C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
@@ -1066,68 +1054,70 @@
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0048627C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Keywords: </w:t>
                             </w:r>
                             <w:r w:rsidR="00B92C18">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t xml:space="preserve">No mínimo 3 e no máximo 5 </w:t>
                             </w:r>
+                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidR="00B92C18">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>k</w:t>
                             </w:r>
                             <w:r w:rsidR="00B92C18" w:rsidRPr="00B92C18">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>eywords</w:t>
                             </w:r>
+                            <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidR="00B92C18">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
@@ -1299,67 +1289,51 @@
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:bCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="7925E918" w14:textId="12A51F6F" w:rsidR="00B92C18" w:rsidRPr="0048627C" w:rsidRDefault="00B92C18" w:rsidP="00B92C18">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Resumo em </w:t>
-[...15 lines deleted...]
-                        <w:t xml:space="preserve"> com até 205 palavras</w:t>
+                        <w:t>Resumo em inglês com até 205 palavras</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0048627C">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="614EB93A" w14:textId="5DA0B3FD" w:rsidR="0048627C" w:rsidRPr="0048627C" w:rsidRDefault="0048627C" w:rsidP="0048627C">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0048627C">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
@@ -1381,68 +1355,70 @@
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:bCs/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0048627C">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Keywords: </w:t>
                       </w:r>
                       <w:r w:rsidR="00B92C18">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve">No mínimo 3 e no máximo 5 </w:t>
                       </w:r>
+                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidR="00B92C18">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:bCs/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>k</w:t>
                       </w:r>
                       <w:r w:rsidR="00B92C18" w:rsidRPr="00B92C18">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:bCs/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>eywords</w:t>
                       </w:r>
+                      <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidR="00B92C18">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:bCs/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00DD3454" w:rsidRPr="00DD3454">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
@@ -2196,137 +2172,971 @@
       </w:pPr>
       <w:r w:rsidRPr="0012782E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Para </w:t>
       </w:r>
       <w:r w:rsidRPr="0012782E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>estudos de revisão</w:t>
       </w:r>
       <w:r w:rsidRPr="0012782E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (narrativa, integrativa ou sistemática com metanálise), recomenda-se sintetizar o conjunto das evidências analisadas, destacando consensos, divergências e lacunas do conhecimento identificadas na literatura.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275B071C" w14:textId="77777777" w:rsidR="0012782E" w:rsidRPr="0012782E" w:rsidRDefault="0012782E" w:rsidP="0012782E">
+    <w:p w14:paraId="275B071C" w14:textId="77777777" w:rsidR="0012782E" w:rsidRDefault="0012782E" w:rsidP="0012782E">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0012782E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Além disso, sugere-se a indicação de perspectivas para pesquisas futuras, contribuindo para o avanço da área. A redação deve ser coesa, objetiva e alinhada ao escopo do trabalho, evitando generalizações excessivas ou conclusões que extrapolem os dados apresentados.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="782E2DA1" w14:textId="77777777" w:rsidR="00055A49" w:rsidRPr="00055A49" w:rsidRDefault="00055A49" w:rsidP="00055A49">
+    <w:p w14:paraId="1EFF9729" w14:textId="12539B80" w:rsidR="00432D4A" w:rsidRPr="007D2DDD" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>FINANCIAMENTO DA PESQUISA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E56B757" w14:textId="77777777" w:rsidR="00432D4A" w:rsidRPr="00055A49" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="668851E2" w14:textId="77777777" w:rsidR="00432D4A" w:rsidRPr="00432D4A" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esta seção deve informar, de forma clara e transparente, as fontes de financiamento que contribuíram para a realização da pesquisa, incluindo bolsas, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>auxílios, editais, projetos institucionais, agências de fomento ou apoio de organizações públicas e privadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16BA3BF2" w14:textId="77777777" w:rsidR="00432D4A" w:rsidRPr="00432D4A" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Os autores devem identificar o nome completo da instituição financiadora, número do processo, edital ou projeto, quando aplicável. A declaração de financiamento permite maior transparência quanto ao suporte financeiro recebido e auxilia na identificação de possíveis conflitos de interesse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="019A7B86" w14:textId="77777777" w:rsidR="00432D4A" w:rsidRPr="00432D4A" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Exemplos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E817788" w14:textId="77777777" w:rsidR="00432D4A" w:rsidRPr="00432D4A" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Pesquisa financiada por agência de fomento:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67D36A8E" w14:textId="77777777" w:rsidR="00432D4A" w:rsidRPr="00432D4A" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Este estudo foi financiado pelo Conselho Nacional de Desenvolvimento Científico e Tecnológico (CNPq), por meio do Processo nº XXXXXXX/202X-X.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34ABC03C" w14:textId="77777777" w:rsidR="00432D4A" w:rsidRPr="00432D4A" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Pesquisa financiada por bolsa acadêmica:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BFA9C82" w14:textId="77777777" w:rsidR="00432D4A" w:rsidRPr="00432D4A" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>O presente trabalho contou com apoio do Programa Institucional de Bolsas de Iniciação Científica (PIBIC), vinculado ao Conselho Nacional de Desenvolvimento Científico e Tecnológico (CNPq).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1852F17C" w14:textId="77777777" w:rsidR="00432D4A" w:rsidRPr="00432D4A" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Pesquisa financiada por instituição de ensino:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4106D5BF" w14:textId="6A67979B" w:rsidR="00432D4A" w:rsidRPr="00432D4A" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Esta pesquisa recebeu apoio financeiro do UNI-CET, por meio do Programa Institucional de Incentivo à Pesquisa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E42E6F7" w14:textId="77777777" w:rsidR="00432D4A" w:rsidRPr="00432D4A" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Quando não houver financiamento:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27A35EC2" w14:textId="77777777" w:rsidR="00432D4A" w:rsidRPr="00432D4A" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Os autores declaram que a pesquisa não recebeu financiamento específico de agências de fomento dos setores público, comercial ou sem fins lucrativos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="655B5FEB" w14:textId="7306737B" w:rsidR="00432D4A" w:rsidRPr="007D2DDD" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>DECLARAÇÃO DE USO DE INTELIGENCIA ARTIFICIAL GENERATIVA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D7BA43E" w14:textId="77777777" w:rsidR="00432D4A" w:rsidRPr="00055A49" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B8213B1" w14:textId="77777777" w:rsidR="00432D4A" w:rsidRPr="00432D4A" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A Revista ReACT reconhece que ferramentas de Inteligência Artificial Generativa (IAG), tais como sistemas de geração de texto, imagem, áudio, vídeo, tradução ou apoio à programação, podem ser utilizadas como instrumentos auxiliares no desenvolvimento de pesquisas científicas. Entretanto, os autores permanecem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>integralmente responsáveis pela originalidade, precisão, integridade científica, análise crítica dos resultados e conformidade ética do manuscrito submetido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="783A5C0B" w14:textId="77777777" w:rsidR="00432D4A" w:rsidRPr="00432D4A" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>O uso de Inteligência Artificial Generativa deve ser obrigatoriamente declarado quando empregado em qualquer etapa da elaboração do trabalho, incluindo, mas não se limitando a:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71E9FDD1" w14:textId="77777777" w:rsidR="00432D4A" w:rsidRPr="00432D4A" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revisão gramatical, ortográfica ou estilística; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38BB2374" w14:textId="77777777" w:rsidR="00432D4A" w:rsidRPr="00432D4A" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tradução de textos; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E4BDB99" w14:textId="77777777" w:rsidR="00432D4A" w:rsidRPr="00432D4A" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Organização e síntese de informações; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F348135" w14:textId="77777777" w:rsidR="00432D4A" w:rsidRPr="00432D4A" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apoio à redação científica; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C4D9536" w14:textId="77777777" w:rsidR="00432D4A" w:rsidRPr="00432D4A" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Construção de tabelas, quadros, gráficos ou figuras; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276212FC" w14:textId="77777777" w:rsidR="00432D4A" w:rsidRPr="00432D4A" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Geração de códigos computacionais; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="787F0344" w14:textId="77777777" w:rsidR="00432D4A" w:rsidRPr="00432D4A" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Análise exploratória de dados; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BAD50F9" w14:textId="77777777" w:rsidR="00432D4A" w:rsidRPr="00432D4A" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Produção ou edição de imagens, ilustrações, vídeos ou materiais gráficos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0308314F" w14:textId="77777777" w:rsidR="00432D4A" w:rsidRPr="00432D4A" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ferramentas de Inteligência Artificial não podem ser indicadas como autoras do manuscrito, uma vez que não possuem responsabilidade legal, ética ou intelectual sobre o conteúdo produzido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C5856CC" w14:textId="77777777" w:rsidR="00432D4A" w:rsidRPr="00432D4A" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Os autores devem informar claramente quais ferramentas foram utilizadas, sua finalidade e a extensão da participação da IA na elaboração do trabalho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1406CBAC" w14:textId="77777777" w:rsidR="00432D4A" w:rsidRPr="00432D4A" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Exemplos de declaração:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63C03DC1" w14:textId="77777777" w:rsidR="00432D4A" w:rsidRPr="00432D4A" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Uso para revisão textual:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="610DFEC3" w14:textId="77777777" w:rsidR="00432D4A" w:rsidRPr="00432D4A" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Os autores declaram que utilizaram a ferramenta ChatGPT (OpenAI) exclusivamente para apoio na revisão gramatical, ortográfica e melhoria da clareza textual. Todo o conteúdo científico, interpretação dos resultados e conclusões foram elaborados e revisados pelos autores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F35D06" w14:textId="77777777" w:rsidR="00432D4A" w:rsidRPr="00432D4A" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Uso para tradução:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43449562" w14:textId="77777777" w:rsidR="00432D4A" w:rsidRPr="00432D4A" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Os autores utilizaram ferramentas de Inteligência Artificial para apoio na tradução do manuscrito para o idioma inglês. A versão final foi revisada e validada integralmente pelos autores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3923A126" w14:textId="77777777" w:rsidR="00432D4A" w:rsidRPr="00432D4A" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Uso para auxílio à redação:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26EA12C3" w14:textId="77777777" w:rsidR="00432D4A" w:rsidRPr="00432D4A" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Os autores utilizaram o ChatGPT (OpenAI) para auxiliar na organização preliminar de ideias e estruturação textual de determinadas seções do manuscrito. Todas as informações foram verificadas, revisadas e aprovadas pelos autores antes da submissão.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CDE8227" w14:textId="77777777" w:rsidR="00432D4A" w:rsidRPr="00432D4A" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Uso para geração de imagens:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F33FEA9" w14:textId="77777777" w:rsidR="00432D4A" w:rsidRPr="00432D4A" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>As figuras apresentadas neste estudo foram produzidas com auxílio da ferramenta de Inteligência Artificial Generativa [Nome da Ferramenta], sendo posteriormente revisadas, editadas e validadas pelos autores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08BD9A33" w14:textId="77777777" w:rsidR="00432D4A" w:rsidRPr="00432D4A" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Quando não houver utilização de IA:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD1534B" w14:textId="77777777" w:rsidR="00432D4A" w:rsidRPr="00432D4A" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Os autores declaram que não utilizaram ferramentas de Inteligência Artificial Generativa na elaboração deste manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="594C51A3" w14:textId="58928703" w:rsidR="00432D4A" w:rsidRPr="00055A49" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>CONFLITO DE INTERESSES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FE4CA02" w14:textId="77777777" w:rsidR="00432D4A" w:rsidRPr="00055A49" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0493F31B" w14:textId="77777777" w:rsidR="00432D4A" w:rsidRPr="00432D4A" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Os autores devem declarar a existência ou inexistência de conflitos de interesse que possam influenciar, direta ou indiretamente, os resultados, interpretações ou conclusões do estudo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AE20396" w14:textId="77777777" w:rsidR="00432D4A" w:rsidRPr="00432D4A" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Exemplo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB074DA" w14:textId="77777777" w:rsidR="00432D4A" w:rsidRPr="00432D4A" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Os autores declaram não haver conflitos de interesse relacionados à realização e publicação deste estudo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B7F7D21" w14:textId="77777777" w:rsidR="00432D4A" w:rsidRPr="00432D4A" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F01BBA" w14:textId="77777777" w:rsidR="00432D4A" w:rsidRPr="00432D4A" w:rsidRDefault="00432D4A" w:rsidP="00432D4A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>O autor X declara vínculo profissional com a instituição Y, financiadora parcial desta pesquisa. Os demais autores declaram não possuir conflitos de interesse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782E2DA1" w14:textId="77777777" w:rsidR="00055A49" w:rsidRPr="00055A49" w:rsidRDefault="00055A49" w:rsidP="00055A49">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc206489985"/>
       <w:bookmarkStart w:id="5" w:name="_Toc212754175"/>
       <w:r w:rsidRPr="00055A49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>REFERÊNCIAS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="1E997B31" w14:textId="77777777" w:rsidR="00055A49" w:rsidRPr="00055A49" w:rsidRDefault="00055A49" w:rsidP="00055A49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BB3FCC6" w14:textId="77777777" w:rsidR="0075156B" w:rsidRDefault="0012782E" w:rsidP="0075156B">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0012782E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">As referências devem ser apresentadas conforme a norma </w:t>
       </w:r>
       <w:r w:rsidRPr="0012782E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ABNT NBR 6023:2018</w:t>
       </w:r>
       <w:r w:rsidRPr="0012782E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, em ordem alfabética pelo sobrenome do primeiro autor, alinhadas à </w:t>
-[...6 lines deleted...]
-        <w:t>margem esquerda, com espaçamento simples entre linhas e separadas entre si por um espaço simples.</w:t>
+        <w:t>, em ordem alfabética pelo sobrenome do primeiro autor, alinhadas à margem esquerda, com espaçamento simples entre linhas e separadas entre si por um espaço simples.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B4ACBAE" w14:textId="77777777" w:rsidR="0075156B" w:rsidRDefault="0075156B" w:rsidP="0075156B">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="620D7BFC" w14:textId="77777777" w:rsidR="0075156B" w:rsidRDefault="0012782E" w:rsidP="0075156B">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0012782E">
         <w:rPr>
@@ -2367,64 +3177,64 @@
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22618313" w14:textId="77777777" w:rsidR="0075156B" w:rsidRPr="0075156B" w:rsidRDefault="0075156B" w:rsidP="0075156B">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075156B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>A seguir, apresentam-se exemplos de formatação:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11EE330B" w14:textId="77777777" w:rsidR="0075156B" w:rsidRPr="0075156B" w:rsidRDefault="0075156B" w:rsidP="0075156B">
+    <w:p w14:paraId="11EE330B" w14:textId="77777777" w:rsidR="0075156B" w:rsidRPr="0075156B" w:rsidRDefault="00000000" w:rsidP="0075156B">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0075156B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:pict w14:anchorId="24CFA906">
-          <v:rect id="_x0000_i1157" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A28D6E1" w14:textId="77777777" w:rsidR="0075156B" w:rsidRDefault="0075156B" w:rsidP="0075156B">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075156B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Artigo científico:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="418AF756" w14:textId="77777777" w:rsidR="0075156B" w:rsidRPr="0075156B" w:rsidRDefault="0075156B" w:rsidP="0075156B">
       <w:pPr>
         <w:contextualSpacing/>
@@ -2440,64 +3250,64 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075156B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">MINAYO, M. C. S. O desafio do conhecimento: pesquisa qualitativa em saúde. </w:t>
       </w:r>
       <w:r w:rsidRPr="0075156B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ciência &amp; Saúde Coletiva</w:t>
       </w:r>
       <w:r w:rsidRPr="0075156B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, Rio de Janeiro, v. 12, n. 4, p. 1087-1095, 2007. DOI: https://doi.org/10.1590/S1413-81232007000400031</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B82F06" w14:textId="77777777" w:rsidR="0075156B" w:rsidRPr="0075156B" w:rsidRDefault="0075156B" w:rsidP="0075156B">
+    <w:p w14:paraId="21B82F06" w14:textId="77777777" w:rsidR="0075156B" w:rsidRPr="0075156B" w:rsidRDefault="00000000" w:rsidP="0075156B">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0075156B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:pict w14:anchorId="4D940C71">
-          <v:rect id="_x0000_i1158" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="31F0CBC0" w14:textId="77777777" w:rsidR="0075156B" w:rsidRDefault="0075156B" w:rsidP="0075156B">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075156B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Livro:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10036D27" w14:textId="77777777" w:rsidR="0075156B" w:rsidRPr="0075156B" w:rsidRDefault="0075156B" w:rsidP="0075156B">
       <w:pPr>
         <w:contextualSpacing/>
@@ -2513,63 +3323,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075156B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">GIL, A. C. </w:t>
       </w:r>
       <w:r w:rsidRPr="0075156B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Métodos e técnicas de pesquisa social</w:t>
       </w:r>
       <w:r w:rsidRPr="0075156B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. 7. ed. São Paulo: Atlas, 2019.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18C1CD68" w14:textId="77777777" w:rsidR="0075156B" w:rsidRPr="0075156B" w:rsidRDefault="0075156B" w:rsidP="0075156B">
+    <w:p w14:paraId="18C1CD68" w14:textId="77777777" w:rsidR="0075156B" w:rsidRPr="0075156B" w:rsidRDefault="00000000" w:rsidP="0075156B">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0075156B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:pict w14:anchorId="43AE2CE8">
-          <v:rect id="_x0000_i1159" style="width:0;height:1.5pt" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1027" style="width:0;height:1.5pt" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DF1DF07" w14:textId="77777777" w:rsidR="0075156B" w:rsidRDefault="0075156B" w:rsidP="0075156B">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075156B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Capítulo de livro:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E4E810A" w14:textId="77777777" w:rsidR="000F409B" w:rsidRPr="0075156B" w:rsidRDefault="000F409B" w:rsidP="0075156B">
       <w:pPr>
         <w:contextualSpacing/>
@@ -2585,64 +3395,64 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075156B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">SEVERINO, A. J. Metodologia do trabalho científico. In: ______. </w:t>
       </w:r>
       <w:r w:rsidRPr="0075156B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Metodologia do trabalho científico</w:t>
       </w:r>
       <w:r w:rsidRPr="0075156B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. 24. ed. São Paulo: Cortez, 2017. p. 85-110.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37EDA2B6" w14:textId="77777777" w:rsidR="0075156B" w:rsidRPr="0075156B" w:rsidRDefault="0075156B" w:rsidP="0075156B">
+    <w:p w14:paraId="37EDA2B6" w14:textId="77777777" w:rsidR="0075156B" w:rsidRPr="0075156B" w:rsidRDefault="00000000" w:rsidP="0075156B">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0075156B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:pict w14:anchorId="0BFDA2AA">
-          <v:rect id="_x0000_i1160" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1028" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="3287E4C1" w14:textId="77777777" w:rsidR="0075156B" w:rsidRDefault="0075156B" w:rsidP="0075156B">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075156B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Documento institucional / relatório:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D0D386C" w14:textId="77777777" w:rsidR="000F409B" w:rsidRPr="0075156B" w:rsidRDefault="000F409B" w:rsidP="0075156B">
       <w:pPr>
         <w:contextualSpacing/>
@@ -2666,64 +3476,65 @@
         <w:t xml:space="preserve">ASSOCIAÇÃO BRASILEIRA DE NORMAS TÉCNICAS. </w:t>
       </w:r>
       <w:r w:rsidRPr="0075156B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>NBR 6023</w:t>
       </w:r>
       <w:r w:rsidRPr="0075156B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>: Informação e documentação – Referências – Elaboração</w:t>
       </w:r>
       <w:r w:rsidRPr="0075156B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. Rio de Janeiro: ABNT, 2018.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4515A02E" w14:textId="77777777" w:rsidR="0075156B" w:rsidRPr="0075156B" w:rsidRDefault="0075156B" w:rsidP="0075156B">
+    <w:p w14:paraId="4515A02E" w14:textId="77777777" w:rsidR="0075156B" w:rsidRPr="0075156B" w:rsidRDefault="00000000" w:rsidP="0075156B">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0075156B">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:pict w14:anchorId="1C561A31">
-          <v:rect id="_x0000_i1161" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1029" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="69AEDC00" w14:textId="77777777" w:rsidR="0075156B" w:rsidRDefault="0075156B" w:rsidP="0075156B">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075156B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Artigo online / eletrônico:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04AC96F4" w14:textId="77777777" w:rsidR="000F409B" w:rsidRPr="0075156B" w:rsidRDefault="000F409B" w:rsidP="0075156B">
       <w:pPr>
         <w:contextualSpacing/>
@@ -2754,149 +3565,148 @@
         </w:rPr>
         <w:t>Revista de Administração Contemporânea</w:t>
       </w:r>
       <w:r w:rsidRPr="0075156B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, Curitiba, v. 21, n. 3, p. 1-15, 2017. Disponível em: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="0075156B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www.scielo.br</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0075156B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. Acesso em: 10 jan. 2025.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1148524D" w14:textId="77777777" w:rsidR="0075156B" w:rsidRPr="0075156B" w:rsidRDefault="0075156B" w:rsidP="0075156B">
+    <w:p w14:paraId="1148524D" w14:textId="77777777" w:rsidR="0075156B" w:rsidRPr="0075156B" w:rsidRDefault="00000000" w:rsidP="0075156B">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0075156B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:pict w14:anchorId="2E3799C0">
-          <v:rect id="_x0000_i1162" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1030" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D1DC142" w14:textId="77777777" w:rsidR="000F409B" w:rsidRDefault="000F409B" w:rsidP="0075156B">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E8A158A" w14:textId="6C27C782" w:rsidR="0075156B" w:rsidRDefault="0075156B" w:rsidP="0075156B">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075156B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Trabalho acadêmico (dissertação/tese):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56D1C487" w14:textId="77777777" w:rsidR="000F409B" w:rsidRPr="0075156B" w:rsidRDefault="000F409B" w:rsidP="0075156B">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32690023" w14:textId="77777777" w:rsidR="0075156B" w:rsidRPr="0075156B" w:rsidRDefault="0075156B" w:rsidP="000F409B">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075156B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">OLIVEIRA, D. L. </w:t>
       </w:r>
       <w:r w:rsidRPr="0075156B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Aplicação de métodos científicos em pesquisas acadêmicas</w:t>
       </w:r>
       <w:r w:rsidRPr="0075156B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. 2021. Dissertação (Mestrado em Metodologia Científica) – Universidade de São Paulo, São Paulo, 2021.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0137109E" w14:textId="77777777" w:rsidR="0075156B" w:rsidRPr="0075156B" w:rsidRDefault="0075156B" w:rsidP="0075156B">
+    <w:p w14:paraId="0137109E" w14:textId="77777777" w:rsidR="0075156B" w:rsidRPr="0075156B" w:rsidRDefault="00000000" w:rsidP="0075156B">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0075156B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:pict w14:anchorId="26122D53">
-          <v:rect id="_x0000_i1163" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1031" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="22782473" w14:textId="77777777" w:rsidR="000F409B" w:rsidRDefault="000F409B" w:rsidP="0075156B">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38851EF8" w14:textId="486D418A" w:rsidR="0075156B" w:rsidRPr="0075156B" w:rsidRDefault="0075156B" w:rsidP="000F409B">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075156B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2913,58 +3723,58 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007D2DDD" w:rsidRPr="00055A49" w:rsidSect="000E77B2">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="709"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F02AF1D" w14:textId="77777777" w:rsidR="00E04997" w:rsidRDefault="00E04997">
+    <w:p w14:paraId="400801E3" w14:textId="77777777" w:rsidR="002054B7" w:rsidRDefault="002054B7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7212112F" w14:textId="77777777" w:rsidR="00E04997" w:rsidRDefault="00E04997">
+    <w:p w14:paraId="5E8BEBD5" w14:textId="77777777" w:rsidR="002054B7" w:rsidRDefault="002054B7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3281,51 +4091,51 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> de 2025.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="012F15D3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-24.95pt;margin-top:16.45pt;width:413.55pt;height:34.8pt;z-index:-251565056;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqqvdrEwIAACoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wESdcacYqsRYYB&#10;QVsgHXpWZCk2IIsapcTOfv0oOV/rdhp2kSmS5sd7T7P7rjFsr9DXYAs+Ggw5U1ZCWdttwb+/Lj/d&#10;cuaDsKUwYFXBD8rz+/nHD7PW5WoMFZhSIaMi1uetK3gVgsuzzMtKNcIPwClLQQ3YiEBX3GYlipaq&#10;NyYbD4c3WQtYOgSpvCfvYx/k81RfayXDs9ZeBWYKTrOFdGI6N/HM5jORb1G4qpbHMcQ/TNGI2lLT&#10;c6lHEQTbYf1HqaaWCB50GEhoMtC6lirtQNuMhu+2WVfCqbQLgePdGSb//8rKp/3avSAL3RfoiMAI&#10;SOt87skZ9+k0NvFLkzKKE4SHM2yqC0ySczqejoe3U84kxSaT0d1NwjW7/O3Qh68KGhaNgiPRktAS&#10;+5UP1JFSTymxmYVlbUyixtjfHJQYPdllxGiFbtOxurwafwPlgbZC6An3Ti5rar0SPrwIJIZpEVJt&#10;eKZDG2gLDkeLswrw59/8MZ+ApyhnLSmm4P7HTqDizHyzRMndaDKJEkuXyfTzmC54HdlcR+yueQAS&#10;5Yjeh5PJjPnBnEyN0LyRuBexK4WEldS74OFkPoRex/Q4pFosUhKJyomwsmsnY+mIXQT2tXsT6I7o&#10;B+LtCU7aEvk7Evrc+Kd3i10gKhJDEece1SP8JMhE3PHxRMVf31PW5YnPfwEAAP//AwBQSwMEFAAG&#10;AAgAAAAhACTvbt7eAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfISNy2ZIVR&#10;VppOEx8SBy6Mcvca01Q0SdVka/fvMSc4WZYfvX7ecju7XpxojF3wGlZLBYJ8E0znWw31x8viHkRM&#10;6A32wZOGM0XYVpcXJRYmTP6dTvvUCg7xsUANNqWhkDI2lhzGZRjI8+0rjA4Tr2MrzYgTh7teZkrd&#10;SYed5w8WB3q01Hzvj05DSma3OtfPLr5+zm9Pk1XNGmutr6/m3QOIRHP6g+FXn9WhYqdDOHoTRa9h&#10;cbvZMKrhJuPJQJ7nGYgDkypbg6xK+b9C9QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDq&#10;qvdrEwIAACoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAk727e3gAAAAoBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-24.95pt;margin-top:16.45pt;width:413.55pt;height:34.8pt;z-index:-251565056;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqqvdrEwIAACoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wESdcacYqsRYYB&#10;QVsgHXpWZCk2IIsapcTOfv0oOV/rdhp2kSmS5sd7T7P7rjFsr9DXYAs+Ggw5U1ZCWdttwb+/Lj/d&#10;cuaDsKUwYFXBD8rz+/nHD7PW5WoMFZhSIaMi1uetK3gVgsuzzMtKNcIPwClLQQ3YiEBX3GYlipaq&#10;NyYbD4c3WQtYOgSpvCfvYx/k81RfayXDs9ZeBWYKTrOFdGI6N/HM5jORb1G4qpbHMcQ/TNGI2lLT&#10;c6lHEQTbYf1HqaaWCB50GEhoMtC6lirtQNuMhu+2WVfCqbQLgePdGSb//8rKp/3avSAL3RfoiMAI&#10;SOt87skZ9+k0NvFLkzKKE4SHM2yqC0ySczqejoe3U84kxSaT0d1NwjW7/O3Qh68KGhaNgiPRktAS&#10;+5UP1JFSTymxmYVlbUyixtjfHJQYPdllxGiFbtOxurwafwPlgbZC6An3Ti5rar0SPrwIJIZpEVJt&#10;eKZDG2gLDkeLswrw59/8MZ+ApyhnLSmm4P7HTqDizHyzRMndaDKJEkuXyfTzmC54HdlcR+yueQAS&#10;5Yjeh5PJjPnBnEyN0LyRuBexK4WEldS74OFkPoRex/Q4pFosUhKJyomwsmsnY+mIXQT2tXsT6I7o&#10;B+LtCU7aEvk7Evrc+Kd3i10gKhJDEece1SP8JMhE3PHxRMVf31PW5YnPfwEAAP//AwBQSwMEFAAG&#10;AAgAAAAhACTvbt7eAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfISNy2ZIVR&#10;VppOEx8SBy6Mcvca01Q0SdVka/fvMSc4WZYfvX7ecju7XpxojF3wGlZLBYJ8E0znWw31x8viHkRM&#10;6A32wZOGM0XYVpcXJRYmTP6dTvvUCg7xsUANNqWhkDI2lhzGZRjI8+0rjA4Tr2MrzYgTh7teZkrd&#10;SYed5w8WB3q01Hzvj05DSma3OtfPLr5+zm9Pk1XNGmutr6/m3QOIRHP6g+FXn9WhYqdDOHoTRa9h&#10;cbvZMKrhJuPJQJ7nGYgDkypbg6xK+b9C9QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDq&#10;qvdrEwIAACoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAk727e3gAAAAoBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
                   <w:p w14:paraId="00817461" w14:textId="5F167C6C" w:rsidR="001D06FA" w:rsidRPr="001D06FA" w:rsidRDefault="001D06FA" w:rsidP="001D06FA">
                     <w:pPr>
                       <w:ind w:right="-994"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="005F0306">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="FFFF00"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>Recebido em:</w:t>
                     </w:r>
@@ -4105,51 +4915,51 @@
                                 <w14:round/>
                               </w14:textOutline>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="609D5398" id="Text Box 25" o:spid="_x0000_s1044" type="#_x0000_t202" style="position:absolute;margin-left:441pt;margin-top:14.25pt;width:31.95pt;height:14.4pt;z-index:251740160;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBlBel52QEAAJcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06QVu1RR09Wyq0VI&#10;y0Va+ICJ4yQWiceM3Sbl6xk7TZfLG+LFmozt43OZ7G6moRdHTd6gLeV6lUuhrcLa2LaUX788vNpK&#10;4QPYGnq0upQn7eXN/uWL3egKvcEO+1qTYBDri9GVsgvBFVnmVacH8Ct02vJmgzRA4E9qs5pgZPSh&#10;zzZ5fp2NSLUjVNp77t7Pm3Kf8JtGq/CpabwOoi8lcwtppbRWcc32OyhaAtcZdaYB/8BiAGP50QvU&#10;PQQQBzJ/QQ1GEXpswkrhkGHTGKWTBlazzv9Q89SB00kLm+PdxSb//2DVx+OT+0wiTG9x4gCTCO8e&#10;UX3zwuJdB7bVt0Q4dhpqfngdLctG54vz1Wi1L3wEqcYPWHPIcAiYgKaGhugK6xSMzgGcLqbrKQjF&#10;zdf51ZvrKykUb623m+02hZJBsVx25MM7jYOIRSmJM03gcHz0IZKBYjkS37L4YPo+5drb3xp8MHYS&#10;+ch3Zh6mahKmLuUmKotaKqxPrIZwnhaebi46pB9SjDwppfTfD0Baiv69ZUfiWC0FLUW1FGAVXy1l&#10;kGIu78I8fgdHpu0Yefbc4i271pik6JnFmS6nn4SeJzWO16/f6dTz/7T/CQAA//8DAFBLAwQUAAYA&#10;CAAAACEAsFzkr98AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCN7sxNTWN&#10;2RQRFIIgWiXnbfY1CWbfrtltG/+9z5Mehxlmvik3sx3FEacwOFJwvUhAILXODNQp+Hh/vMpBhKjJ&#10;6NERKvjGAJvq/KzUhXEnesPjNnaCSygUWkEfoy+kDG2PVoeF80js7d1kdWQ5ddJM+sTldpRpkqyk&#10;1QPxQq89PvTYfm4Plkd6Xy/n59pT81W/Pr00dpXuG6UuL+b7OxAR5/gXhl98RoeKmXbuQCaIUUGe&#10;p/wlKkjzDAQH1jfZGsROQXa7BFmV8v+D6gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBl&#10;Bel52QEAAJcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCwXOSv3wAAAAkBAAAPAAAAAAAAAAAAAAAAADMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAPwUAAAAA&#10;" filled="f" stroked="f" strokecolor="yellow">
+            <v:shape w14:anchorId="609D5398" id="Text Box 25" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:441pt;margin-top:14.25pt;width:31.95pt;height:14.4pt;z-index:251740160;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBlBel52QEAAJcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06QVu1RR09Wyq0VI&#10;y0Va+ICJ4yQWiceM3Sbl6xk7TZfLG+LFmozt43OZ7G6moRdHTd6gLeV6lUuhrcLa2LaUX788vNpK&#10;4QPYGnq0upQn7eXN/uWL3egKvcEO+1qTYBDri9GVsgvBFVnmVacH8Ct02vJmgzRA4E9qs5pgZPSh&#10;zzZ5fp2NSLUjVNp77t7Pm3Kf8JtGq/CpabwOoi8lcwtppbRWcc32OyhaAtcZdaYB/8BiAGP50QvU&#10;PQQQBzJ/QQ1GEXpswkrhkGHTGKWTBlazzv9Q89SB00kLm+PdxSb//2DVx+OT+0wiTG9x4gCTCO8e&#10;UX3zwuJdB7bVt0Q4dhpqfngdLctG54vz1Wi1L3wEqcYPWHPIcAiYgKaGhugK6xSMzgGcLqbrKQjF&#10;zdf51ZvrKykUb623m+02hZJBsVx25MM7jYOIRSmJM03gcHz0IZKBYjkS37L4YPo+5drb3xp8MHYS&#10;+ch3Zh6mahKmLuUmKotaKqxPrIZwnhaebi46pB9SjDwppfTfD0Baiv69ZUfiWC0FLUW1FGAVXy1l&#10;kGIu78I8fgdHpu0Yefbc4i271pik6JnFmS6nn4SeJzWO16/f6dTz/7T/CQAA//8DAFBLAwQUAAYA&#10;CAAAACEAsFzkr98AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCN7sxNTWN&#10;2RQRFIIgWiXnbfY1CWbfrtltG/+9z5Mehxlmvik3sx3FEacwOFJwvUhAILXODNQp+Hh/vMpBhKjJ&#10;6NERKvjGAJvq/KzUhXEnesPjNnaCSygUWkEfoy+kDG2PVoeF80js7d1kdWQ5ddJM+sTldpRpkqyk&#10;1QPxQq89PvTYfm4Plkd6Xy/n59pT81W/Pr00dpXuG6UuL+b7OxAR5/gXhl98RoeKmXbuQCaIUUGe&#10;p/wlKkjzDAQH1jfZGsROQXa7BFmV8v+D6gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBl&#10;Bel52QEAAJcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCwXOSv3wAAAAkBAAAPAAAAAAAAAAAAAAAAADMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAPwUAAAAA&#10;" filled="f" stroked="f" strokecolor="yellow">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="57D9DBAB" w14:textId="77777777" w:rsidR="00876741" w:rsidRPr="000B08E9" w:rsidRDefault="00876741" w:rsidP="00876741">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                           <w14:schemeClr w14:val="dk1">
                             <w14:alpha w14:val="60000"/>
                           </w14:schemeClr>
                         </w14:shadow>
                         <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                           <w14:noFill/>
                           <w14:prstDash w14:val="solid"/>
                           <w14:round/>
                         </w14:textOutline>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="000B08E9">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4272,58 +5082,58 @@
         <w:tab w:val="left" w:pos="2335"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="26443647" w14:textId="77777777" w:rsidR="00A325B5" w:rsidRDefault="00A325B5">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E4F9A31" w14:textId="77777777" w:rsidR="00E04997" w:rsidRDefault="00E04997">
+    <w:p w14:paraId="3A986E0D" w14:textId="77777777" w:rsidR="002054B7" w:rsidRDefault="002054B7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C73C864" w14:textId="77777777" w:rsidR="00E04997" w:rsidRDefault="00E04997">
+    <w:p w14:paraId="3C8CB88F" w14:textId="77777777" w:rsidR="002054B7" w:rsidRDefault="002054B7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="7B210A57" w14:textId="72364B38" w:rsidR="0048627C" w:rsidRPr="0048627C" w:rsidRDefault="0048627C" w:rsidP="0048627C">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:ind w:left="154" w:hanging="154"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0048627C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
@@ -4451,59 +5261,51 @@
     <w:p w14:paraId="2B3DF253" w14:textId="1A526F2C" w:rsidR="0048627C" w:rsidRPr="0048627C" w:rsidRDefault="0048627C" w:rsidP="00B92C18">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:ind w:left="154" w:hanging="154"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0048627C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="00B92C18">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>Filiação Acadêmica</w:t>
+        <w:t xml:space="preserve"> Filiação Acadêmica</w:t>
       </w:r>
       <w:r w:rsidR="00B92C18" w:rsidRPr="0048627C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00B92C18">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00B92C18" w:rsidRPr="00B92C18">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-mail, e ORCID</w:t>
       </w:r>
@@ -4582,94 +5384,98 @@
                       <w:txbxContent>
                         <w:p w14:paraId="41B53EEA" w14:textId="2FA7B98E" w:rsidR="000B08E9" w:rsidRPr="00E93C9F" w:rsidRDefault="000B08E9" w:rsidP="000B08E9">
                           <w:pPr>
                             <w:ind w:right="-100"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:sz w:val="28"/>
                               <w:szCs w:val="28"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00E93C9F">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:sz w:val="28"/>
                               <w:szCs w:val="28"/>
                             </w:rPr>
                             <w:t xml:space="preserve">ReACT, v. </w:t>
                           </w:r>
+                          <w:proofErr w:type="spellStart"/>
                           <w:r w:rsidR="00A325B5">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:sz w:val="28"/>
                               <w:szCs w:val="28"/>
                             </w:rPr>
                             <w:t>xx</w:t>
                           </w:r>
+                          <w:proofErr w:type="spellEnd"/>
                           <w:r w:rsidRPr="00E93C9F">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:sz w:val="28"/>
                               <w:szCs w:val="28"/>
                             </w:rPr>
                             <w:t>, n.</w:t>
                           </w:r>
                           <w:r w:rsidR="00D01C03">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:sz w:val="28"/>
                               <w:szCs w:val="28"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
+                          <w:proofErr w:type="spellStart"/>
                           <w:r w:rsidR="00A325B5">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:sz w:val="28"/>
                               <w:szCs w:val="28"/>
                             </w:rPr>
                             <w:t>xx</w:t>
                           </w:r>
+                          <w:proofErr w:type="spellEnd"/>
                           <w:r w:rsidRPr="00E93C9F">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:sz w:val="28"/>
                               <w:szCs w:val="28"/>
                             </w:rPr>
                             <w:t>, p.</w:t>
                           </w:r>
                           <w:r w:rsidR="00D01C03">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:sz w:val="28"/>
                               <w:szCs w:val="28"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> 1-</w:t>
                           </w:r>
                           <w:r w:rsidR="00A325B5">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4779,94 +5585,98 @@
                 <w:txbxContent>
                   <w:p w14:paraId="41B53EEA" w14:textId="2FA7B98E" w:rsidR="000B08E9" w:rsidRPr="00E93C9F" w:rsidRDefault="000B08E9" w:rsidP="000B08E9">
                     <w:pPr>
                       <w:ind w:right="-100"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00E93C9F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:t xml:space="preserve">ReACT, v. </w:t>
                     </w:r>
+                    <w:proofErr w:type="spellStart"/>
                     <w:r w:rsidR="00A325B5">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:t>xx</w:t>
                     </w:r>
+                    <w:proofErr w:type="spellEnd"/>
                     <w:r w:rsidRPr="00E93C9F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:t>, n.</w:t>
                     </w:r>
                     <w:r w:rsidR="00D01C03">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
+                    <w:proofErr w:type="spellStart"/>
                     <w:r w:rsidR="00A325B5">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:t>xx</w:t>
                     </w:r>
+                    <w:proofErr w:type="spellEnd"/>
                     <w:r w:rsidRPr="00E93C9F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:t>, p.</w:t>
                     </w:r>
                     <w:r w:rsidR="00D01C03">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> 1-</w:t>
                     </w:r>
                     <w:r w:rsidR="00A325B5">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6973,50 +7783,199 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B91650F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="73E82D6C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1072001573">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="587999688">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1388332526">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2090419805">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1431897854">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1159079189">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="416295419">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="2"/>
@@ -7066,68 +8025,72 @@
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1563131459">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1188644238">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="387923768">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="810094199">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="498008196">
     <w:abstractNumId w:val="5"/>
   </w:num>
+  <w:num w:numId="14" w16cid:durableId="186724678">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fill="f" fillcolor="white" stroke="f">
       <v:fill color="white" on="f"/>
       <v:stroke on="f"/>
       <o:colormru v:ext="edit" colors="#eaeaea,silver,#fce1bc"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -7303,50 +8266,51 @@
     <w:rsid w:val="001C6E97"/>
     <w:rsid w:val="001C715A"/>
     <w:rsid w:val="001C74B1"/>
     <w:rsid w:val="001C7E63"/>
     <w:rsid w:val="001D06FA"/>
     <w:rsid w:val="001D29D6"/>
     <w:rsid w:val="001D2B32"/>
     <w:rsid w:val="001D3588"/>
     <w:rsid w:val="001D43FF"/>
     <w:rsid w:val="001D6DA9"/>
     <w:rsid w:val="001D77D1"/>
     <w:rsid w:val="001E2725"/>
     <w:rsid w:val="001E2E25"/>
     <w:rsid w:val="001E50D3"/>
     <w:rsid w:val="001E6F28"/>
     <w:rsid w:val="001E7E13"/>
     <w:rsid w:val="001F0331"/>
     <w:rsid w:val="001F1990"/>
     <w:rsid w:val="001F3D58"/>
     <w:rsid w:val="001F4600"/>
     <w:rsid w:val="001F6381"/>
     <w:rsid w:val="001F75E6"/>
     <w:rsid w:val="00201AD0"/>
     <w:rsid w:val="00203368"/>
     <w:rsid w:val="00204016"/>
+    <w:rsid w:val="002054B7"/>
     <w:rsid w:val="002061E6"/>
     <w:rsid w:val="0020661B"/>
     <w:rsid w:val="002074F7"/>
     <w:rsid w:val="00210C6C"/>
     <w:rsid w:val="00211A9F"/>
     <w:rsid w:val="00212086"/>
     <w:rsid w:val="00213120"/>
     <w:rsid w:val="0021327C"/>
     <w:rsid w:val="00214A55"/>
     <w:rsid w:val="00215041"/>
     <w:rsid w:val="00215956"/>
     <w:rsid w:val="00217FF6"/>
     <w:rsid w:val="0022189B"/>
     <w:rsid w:val="00221CF7"/>
     <w:rsid w:val="00223DA9"/>
     <w:rsid w:val="0022522E"/>
     <w:rsid w:val="002252AD"/>
     <w:rsid w:val="00225DBC"/>
     <w:rsid w:val="0022728A"/>
     <w:rsid w:val="00227B9A"/>
     <w:rsid w:val="0023100E"/>
     <w:rsid w:val="0023217A"/>
     <w:rsid w:val="002351A3"/>
     <w:rsid w:val="00235A89"/>
     <w:rsid w:val="00235E7D"/>
@@ -7507,50 +8471,51 @@
     <w:rsid w:val="003E1601"/>
     <w:rsid w:val="003E33D4"/>
     <w:rsid w:val="003E4E8B"/>
     <w:rsid w:val="003E705B"/>
     <w:rsid w:val="003F0082"/>
     <w:rsid w:val="003F1243"/>
     <w:rsid w:val="003F2203"/>
     <w:rsid w:val="003F34CE"/>
     <w:rsid w:val="003F6ACB"/>
     <w:rsid w:val="0040187F"/>
     <w:rsid w:val="00402618"/>
     <w:rsid w:val="004030F7"/>
     <w:rsid w:val="00403AFC"/>
     <w:rsid w:val="00404737"/>
     <w:rsid w:val="004115F7"/>
     <w:rsid w:val="004127A7"/>
     <w:rsid w:val="0041395F"/>
     <w:rsid w:val="00414A4F"/>
     <w:rsid w:val="004152C4"/>
     <w:rsid w:val="00415398"/>
     <w:rsid w:val="0042013E"/>
     <w:rsid w:val="00423FDF"/>
     <w:rsid w:val="00424F80"/>
     <w:rsid w:val="00426C05"/>
     <w:rsid w:val="00431AAE"/>
+    <w:rsid w:val="00432D4A"/>
     <w:rsid w:val="00432F20"/>
     <w:rsid w:val="00434281"/>
     <w:rsid w:val="00434765"/>
     <w:rsid w:val="00437510"/>
     <w:rsid w:val="00444E7A"/>
     <w:rsid w:val="00445372"/>
     <w:rsid w:val="00446448"/>
     <w:rsid w:val="00447128"/>
     <w:rsid w:val="00447463"/>
     <w:rsid w:val="00447F0C"/>
     <w:rsid w:val="00450071"/>
     <w:rsid w:val="004530B9"/>
     <w:rsid w:val="00453B8C"/>
     <w:rsid w:val="00454645"/>
     <w:rsid w:val="004553F0"/>
     <w:rsid w:val="004604B0"/>
     <w:rsid w:val="00460CAB"/>
     <w:rsid w:val="00461408"/>
     <w:rsid w:val="00462581"/>
     <w:rsid w:val="0046374D"/>
     <w:rsid w:val="0046485A"/>
     <w:rsid w:val="00472C2E"/>
     <w:rsid w:val="0047483D"/>
     <w:rsid w:val="0047528D"/>
     <w:rsid w:val="00476C6B"/>
@@ -7995,50 +8960,51 @@
     <w:rsid w:val="00A325B5"/>
     <w:rsid w:val="00A3502B"/>
     <w:rsid w:val="00A35585"/>
     <w:rsid w:val="00A3625E"/>
     <w:rsid w:val="00A3670B"/>
     <w:rsid w:val="00A40595"/>
     <w:rsid w:val="00A40826"/>
     <w:rsid w:val="00A4228A"/>
     <w:rsid w:val="00A45523"/>
     <w:rsid w:val="00A4565C"/>
     <w:rsid w:val="00A46831"/>
     <w:rsid w:val="00A47D3F"/>
     <w:rsid w:val="00A52026"/>
     <w:rsid w:val="00A529A8"/>
     <w:rsid w:val="00A53023"/>
     <w:rsid w:val="00A541D5"/>
     <w:rsid w:val="00A57303"/>
     <w:rsid w:val="00A60C0A"/>
     <w:rsid w:val="00A60E2C"/>
     <w:rsid w:val="00A651D7"/>
     <w:rsid w:val="00A65DB1"/>
     <w:rsid w:val="00A6675C"/>
     <w:rsid w:val="00A66E1D"/>
     <w:rsid w:val="00A67615"/>
     <w:rsid w:val="00A75AED"/>
+    <w:rsid w:val="00A76CA8"/>
     <w:rsid w:val="00A83755"/>
     <w:rsid w:val="00A83C54"/>
     <w:rsid w:val="00A850B7"/>
     <w:rsid w:val="00A850F8"/>
     <w:rsid w:val="00A85638"/>
     <w:rsid w:val="00A87020"/>
     <w:rsid w:val="00A87732"/>
     <w:rsid w:val="00A916ED"/>
     <w:rsid w:val="00A928E7"/>
     <w:rsid w:val="00A929AE"/>
     <w:rsid w:val="00A939CA"/>
     <w:rsid w:val="00A954C4"/>
     <w:rsid w:val="00A976DB"/>
     <w:rsid w:val="00AA03DB"/>
     <w:rsid w:val="00AA559A"/>
     <w:rsid w:val="00AA7F88"/>
     <w:rsid w:val="00AB191D"/>
     <w:rsid w:val="00AB4524"/>
     <w:rsid w:val="00AB46BD"/>
     <w:rsid w:val="00AB5934"/>
     <w:rsid w:val="00AB5B84"/>
     <w:rsid w:val="00AB7548"/>
     <w:rsid w:val="00AB7890"/>
     <w:rsid w:val="00AC0C05"/>
     <w:rsid w:val="00AC3B91"/>
@@ -8328,50 +9294,51 @@
     <w:rsid w:val="00DE0E78"/>
     <w:rsid w:val="00DE589B"/>
     <w:rsid w:val="00DE5C3A"/>
     <w:rsid w:val="00DE7369"/>
     <w:rsid w:val="00DE7543"/>
     <w:rsid w:val="00DF080F"/>
     <w:rsid w:val="00DF24BC"/>
     <w:rsid w:val="00DF2C0D"/>
     <w:rsid w:val="00DF3705"/>
     <w:rsid w:val="00DF58CA"/>
     <w:rsid w:val="00DF5BE9"/>
     <w:rsid w:val="00DF6329"/>
     <w:rsid w:val="00DF7A5C"/>
     <w:rsid w:val="00E00111"/>
     <w:rsid w:val="00E0060A"/>
     <w:rsid w:val="00E01878"/>
     <w:rsid w:val="00E0315B"/>
     <w:rsid w:val="00E04997"/>
     <w:rsid w:val="00E05F00"/>
     <w:rsid w:val="00E0791C"/>
     <w:rsid w:val="00E10AF7"/>
     <w:rsid w:val="00E10FA0"/>
     <w:rsid w:val="00E12F0F"/>
     <w:rsid w:val="00E13A89"/>
     <w:rsid w:val="00E13C69"/>
+    <w:rsid w:val="00E216F1"/>
     <w:rsid w:val="00E22EFC"/>
     <w:rsid w:val="00E2322C"/>
     <w:rsid w:val="00E24DB1"/>
     <w:rsid w:val="00E25BCD"/>
     <w:rsid w:val="00E25C1F"/>
     <w:rsid w:val="00E33073"/>
     <w:rsid w:val="00E3322B"/>
     <w:rsid w:val="00E3488C"/>
     <w:rsid w:val="00E36B2D"/>
     <w:rsid w:val="00E36F9D"/>
     <w:rsid w:val="00E44456"/>
     <w:rsid w:val="00E52049"/>
     <w:rsid w:val="00E527C1"/>
     <w:rsid w:val="00E52DF5"/>
     <w:rsid w:val="00E55335"/>
     <w:rsid w:val="00E55A14"/>
     <w:rsid w:val="00E56EDC"/>
     <w:rsid w:val="00E604B4"/>
     <w:rsid w:val="00E61EA0"/>
     <w:rsid w:val="00E6217D"/>
     <w:rsid w:val="00E6239A"/>
     <w:rsid w:val="00E65263"/>
     <w:rsid w:val="00E720AE"/>
     <w:rsid w:val="00E72DBD"/>
     <w:rsid w:val="00E75268"/>
@@ -11904,77 +12871,77 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5047D21D-4FCD-4555-9112-C36C5E4EB3EA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>TEMPLATE-Revista CET-ok</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>8087</Characters>
+  <Pages>10</Pages>
+  <Words>2185</Words>
+  <Characters>11805</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>67</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>98</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr> </vt:lpstr>
       <vt:lpstr> </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UnG</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9565</CharactersWithSpaces>
+  <CharactersWithSpaces>13963</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title> </dc:title>
   <dc:subject/>
   <dc:creator>CET</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>